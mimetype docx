--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -72,3092 +72,3079 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive Acidic Pretreatment Technology of Anaerobic Digestion of Waste-Activated Sludge (WAS) on Biogas Production: Unveiling the Role of Extracellular Polymeric Substances (EPSs) and Pharmaceutical Degradation</w:t>
+                <w:t xml:space="preserve">Long-term monitoring through a wastewater-based observatory to model urban population dynamics and health indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragana Žmukić</w:t>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ljiljana Milovanović</w:t>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataša Slijepčević</w:t>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataša Duduković</w:t>
+                <w:t xml:space="preserve">Vincent Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Đurđa Kerkez</w:t>
+                <w:t xml:space="preserve">Amar Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 31 (2), pp.269. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1028, pp.181675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules31020269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455909v1</w:t>
+                <w:t xml:space="preserve">hal-05563511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do suspended particles matter for wastewater-based epidemiology?</w:t>
+                <w:t xml:space="preserve">Non-Invasive Acidic Pretreatment Technology of Anaerobic Digestion of Waste-Activated Sludge (WAS) on Biogas Production: Unveiling the Role of Extracellular Polymeric Substances (EPSs) and Pharmaceutical Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+                <w:t xml:space="preserve">Dragana Žmukić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+                <w:t xml:space="preserve">Ljiljana Milovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Cenik</w:t>
+                <w:t xml:space="preserve">Nataša Slijepčević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Nataša Duduković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Đurđa Kerkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 280, pp.123543. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31 (2), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules31020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002533v2</w:t>
+                <w:t xml:space="preserve">hal-05455909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’effet potentiel de rejets de station d’épuration désinfectés à l’acide performique (PFA) sur les communautés microbiennes du milieu récepteur</w:t>
+                <w:t xml:space="preserve">Alizarin-based soybean oil materials for the synthesis of 3D-photoprinted objects with efficient antibacterial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadia Baganan</w:t>
+                <w:t xml:space="preserve">Christine Elian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Dung Jusselme</w:t>
+                <w:t xml:space="preserve">Fares Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+                <w:t xml:space="preserve">Hassan Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Livet</w:t>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Guerin Rechdaoui</w:t>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, TSM 6/ 2024, pp.39-51. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36904/20240639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6TB00120C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024902v1</w:t>
+                <w:t xml:space="preserve">hal-05594830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal characteristics of microbial communities in the Seine river in the greater Paris area under anthropogenic perturbation</w:t>
+                <w:t xml:space="preserve">Do suspended particles matter for wastewater-based epidemiology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadia Bagagnan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30614⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 280, pp.123543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993834v1</w:t>
+                <w:t xml:space="preserve">hal-05002533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of two non-invasive techniques for measuring turbulent benthic fluxes in a shallow lake</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources et devenir des substances biocides dans les eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Jodeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564716v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages domestiques de substances biocides et risques de transfert vers le milieu récepteur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Gobert</w:t>
+                <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202412161⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (36), pp.6241-6256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4AY00843J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968011v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of a widely pharmaceutical, furosemide, and its degradation products in aquatic systems: Occurrence, fate, and ecotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l’effet potentiel de rejets de station d’épuration désinfectés à l’acide performique (PFA) sur les communautés microbiennes du milieu récepteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Baganan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Dung Jusselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidji Sandré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morin</w:t>
+                <w:t xml:space="preserve">Alexandre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Guerin Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 348, pp.123799. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, TSM 6/ 2024, pp.39-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36904/20240639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559474v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche méthodologique pour la cartographie des zones d’apport de sédiments dans le réseau d’assainissement parisien</w:t>
+                <w:t xml:space="preserve">Spatial and temporal characteristics of microbial communities in the Seine river in the greater Paris area under anthropogenic perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Asselin</w:t>
+                <w:t xml:space="preserve">Sadia Bagagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/20240655⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 10 (9), pp.e30614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680932v1</w:t>
+                <w:t xml:space="preserve">hal-04993834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources, distribution and potential risk of furosemide in the Seine watershed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive analysis of a widely pharmaceutical, furosemide, and its degradation products in aquatic systems: Occurrence, fate, and ecotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidji Sandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidji Sandre</w:t>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.39-44. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 348, pp.123799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36904/tsm/20241139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413003v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+                <w:t xml:space="preserve">Usages domestiques de substances biocides et risques de transfert vers le milieu récepteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4AY00843J⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202412161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671482v1</w:t>
+                <w:t xml:space="preserve">hal-04968011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and fate of an emerging drug pollutant and its by-products during conventional and advanced wastewater treatment: Case study of furosemide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidji Sandre</w:t>
+                <w:t xml:space="preserve">Assessment of two non-invasive techniques for measuring turbulent benthic fluxes in a shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Huynh</w:t>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamyae El-Mrabet</w:t>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandirane Partibane</w:t>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 322, </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 351, pp.124032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013601v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Technique for Resolving Benthic Solute Fluxes: Evaluation of Conditional Sampling Using Aquatic Relaxed Eddy Accumulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche méthodologique pour la cartographie des zones d’apport de sédiments dans le réseau d’assainissement parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Noss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023EA003041⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.55-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/20240655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210710v1</w:t>
+                <w:t xml:space="preserve">hal-04680932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactivable alizarin and eugenol-based materials for antibacterial applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources, distribution and potential risk of furosemide in the Seine watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Quienne</w:t>
+                <w:t xml:space="preserve">Fidji Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lajnef</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luna Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112369⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/20241139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188733v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocidal substances in the Seine River: contribution from urban sources in the Paris megacity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Mailler</w:t>
+                <w:t xml:space="preserve">Photoactivable alizarin and eugenol-based materials for antibacterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Quienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ew00253a⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.112369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772400v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de biocides de la ville vers le milieu aquatique : exemple de l’agglomération parisienne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Frere</w:t>
+                <w:t xml:space="preserve">A New Technique for Resolving Benthic Solute Fluxes: Evaluation of Conditional Sampling Using Aquatic Relaxed Eddy Accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Noss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mailler</w:t>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202112047⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.e2023EA003041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023EA003041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555531v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term observation of the end-of- treatment sludge quality from a Parisian WWTP treating wastewater from 6.5 M inhabitants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+                <w:t xml:space="preserve">Occurrence and fate of an emerging drug pollutant and its by-products during conventional and advanced wastewater treatment: Case study of furosemide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidji Sandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyae El-Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandirane Partibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Zenodo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6724911⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04253509v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Series Analysis and Forecasting of the Air Quality Index of Atmospheric Air Pollutants in Zahleh, Lebanon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biocidal substances in the Seine River: contribution from urban sources in the Paris megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric and Climate Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/acs.2022.124040⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ew00253a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470711v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Mass Spectrometry Screening of Wastewater Effluent for Micropollutants and Their Transformation Products during Disinfection with Performic Acid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Transfert de biocides de la ville vers le milieu aquatique : exemple de l’agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsestwater.2c00075⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.47 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202112047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711382v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Runoff Characterization: Ecotoxicological Assessment Combined with (Non-)Target Screenings of Micropollutants for the Identification of Relevant Toxicants in the Dissolved Phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morin</w:t>
+                <w:t xml:space="preserve">Long-term observation of the end-of- treatment sludge quality from a Parisian WWTP treating wastewater from 6.5 M inhabitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Lopez Viveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14040511⟩</w:t>
+              <w:t xml:space="preserve"> Zenodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6724911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03565156v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term observation of the wastewater from the Parisian conurbation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time Series Analysis and Forecasting of the Air Quality Index of Atmospheric Air Pollutants in Zahleh, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alya Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher Khraibani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Zenodo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6725353⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric and Climate Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (04), pp.728-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/acs.2022.124040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04253514v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban pathways of biocides towards surface waters during dry and wet weathers: Assessment at the Paris conurbation scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Paijens</w:t>
+                <w:t xml:space="preserve">High-Resolution Mass Spectrometry Screening of Wastewater Effluent for Micropollutants and Their Transformation Products during Disinfection with Performic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Bressy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mèche-Ananit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123765⟩</w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsestwater.2c00075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934934v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Sample Preparation Methods for Non-Target Screening of Organic Micropollutants in Urban Waters Using High-Resolution Mass Spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Road Runoff Characterization: Ecotoxicological Assessment Combined with (Non-)Target Screenings of Micropollutants for the Identification of Relevant Toxicants in the Dissolved Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandre Fidji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adèle Bressy</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26237064⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14040511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448875v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of emerging and priority micropollutants during the sewage sludge treatment - Part 2: Mass balances of organic contaminants on sludge treatments are challenging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term observation of the wastewater from the Parisian conurbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lopez Viveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Mailler</w:t>
+                <w:t xml:space="preserve">E Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Delgenes</w:t>
+                <w:t xml:space="preserve">J Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Danel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+                <w:t xml:space="preserve">R Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125, pp.122-131. </w:t>
+              <w:t xml:space="preserve"> Zenodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6725353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03161576v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-laboratory mass spectrometry dataset based on passive sampling of drinking water for non-target analysis</w:t>
               </w:r>
@@ -3275,22655 +3262,23674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du potentiel toxique des eaux urbaines par bioessais – Cas de l’agglomération parisienne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Rocher</w:t>
+                <w:t xml:space="preserve">Urban pathways of biocides towards surface waters during dry and wet weathers: Assessment at the Paris conurbation scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/201912175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 402, pp.123765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935113v1</w:t>
+                <w:t xml:space="preserve">hal-02934934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of 18 Biocides in Both the Dissolved and Particulate Fractions of Urban and Surface Waters by HPLC-MS/MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Paijens</w:t>
+                <w:t xml:space="preserve">Evaluation of Sample Preparation Methods for Non-Target Screening of Organic Micropollutants in Urban Waters Using High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Frere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soares Peirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-020-04546-6⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (23), pp.7064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26237064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868245v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRIORISATION DES BIOCIDES EMIS PAR LES MATERIAUX DE CONSTRUCTION EN VUE DE LEUR SURVEILLANCE DANS LE MILIEU AQUATIQUE</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fate of emerging and priority micropollutants during the sewage sludge treatment - Part 2: Mass balances of organic contaminants on sludge treatments are challenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/201912197⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883640v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocide emissions from building materials during wet weather: identification of substances, mechanism of release and transfer to the aquatic environment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation du potentiel toxique des eaux urbaines par bioessais – Cas de l’agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.175-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/201912175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06608-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324397v1</w:t>
+                <w:t xml:space="preserve">hal-02935113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des émissions d’origine domestique dans les réseaux d’assainissement urbains : cas des alkylphénols, phtalates et parabènes dans l’agglomération parisienne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of 18 Biocides in Both the Dissolved and Particulate Fractions of Urban and Surface Waters by HPLC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201905075⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (5), pp.210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-020-04546-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140030v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des micropolluants au sein de la station d’épuration de Seine Centre : étude simultanée des filières eau et boue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRIORISATION DES BIOCIDES EMIS PAR LES MATERIAUX DE CONSTRUCTION EN VUE DE LEUR SURVEILLANCE DANS LE MILIEU AQUATIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6, pp.33 - 44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/20186p33⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12, pp.197-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/201912197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823536v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of soils by metals and organic micropollutants: case study of the Parisian conurbation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocide emissions from building materials during wet weather: identification of substances, mechanism of release and transfer to the aquatic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (24), pp.23559-23573. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8005-2⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06608-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396132v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of emerging and priority micropollutants during the sewage sludge treatment: Case study of Paris conurbation. Part 1: Contamination of the different types of sewage sludge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Delgenes</w:t>
+                <w:t xml:space="preserve">Importance des émissions d’origine domestique dans les réseaux d’assainissement urbains : cas des alkylphénols, phtalates et parabènes dans l’agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.11.010⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201905075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397727v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylphenol and phthalate contamination of all sources of greywater from French households</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Devenir des micropolluants au sein de la station d’épuration de Seine Centre : étude simultanée des filières eau et boue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Droguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.038⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.33 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/20186p33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671199v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and Utility: Exploring the diversity and design of water models at the science-policy interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination of soils by metals and organic micropollutants: case study of the Parisian conurbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chong</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w9120983⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (24), pp.23559-23573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8005-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685958v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élimination des polluants émergents dans les rejets de STEP - 1. Étude du procédé CarboPlus à l’échelle du prototype</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Gasperi</w:t>
+                <w:t xml:space="preserve">Use and Utility: Exploring the diversity and design of water models at the science-policy interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Coquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201603012⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w9120983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302401v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of a wide range of emerging pollutants from wastewater treatment plant discharges by micro-grain activated carbon in fluidized bed as tertiary treatment at large pilot scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Fate of emerging and priority micropollutants during the sewage sludge treatment: Case study of Paris conurbation. Part 1: Contamination of the different types of sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Coquet</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buleté</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.153⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.379-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228409v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmet'eau -Changes in the personal care product consumption practices: from whistle-blowers to impacts on aquatic environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Carré</w:t>
+                <w:t xml:space="preserve">Alkylphenol and phthalate contamination of all sources of greywater from French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Caupos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bigourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6794-y⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599-600, pp.883 - 890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348249v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylphenols and Phthalates in Greywater from Showers and Washing Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élimination des polluants émergents dans les rejets de STEP - 1. Étude du procédé CarboPlus à l’échelle du prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Deshayes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">F. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-015-2652-7⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201603012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228486v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des eaux grises (II). Cas des alkylphénols et des phtalates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Removal of a wide range of emerging pollutants from wastewater treatment plant discharges by micro-grain activated carbon in fluidized bed as tertiary treatment at large pilot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buleté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201512068⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384514v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends of persistent organic pollutants in dated sediment cores: Chemical fingerprinting of the anthropogenic impacts in the Seine River basin, Paris.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmet'eau -Changes in the personal care product consumption practices: from whistle-blowers to impacts on aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lorgeoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P Bonté</w:t>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.09.147⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (13), pp.13581-13584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6794-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218608v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des eaux grises (I). Cas des paramètres généraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bigourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Droguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.41 - 66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/tsm/201512041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282125v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des eaux grises (I). Cas des paramètres généraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Study of a large scale powdered activated carbon pilot: Removals of a wide range of emerging and priority micropollutants from wastewater treatment plant effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, pp.41 - 66. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.315-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201512041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384509v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a large scale powdered activated carbon pilot: Removals of a wide range of emerging and priority micropollutants from wastewater treatment plant effluents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des eaux grises (II). Cas des alkylphénols et des phtalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bigourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.10.047⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.68 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201512068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103115v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations, and atmospheric contributions for a wide range of contaminants in three French catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Alkylphenols and Phthalates in Greywater from Showers and Washing Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bigourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2396-0⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-015-2652-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923251v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First assessment of triclosan, triclocarban and paraben mass loads at a very large regional scale: case of Paris conurbation (France).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des eaux grises (I). Cas des paramètres généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bigourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.079⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.41 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201512041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063311v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalates and alkylphenols in industrial and domestic effluents: Case of Paris conurbation (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Coursimault</w:t>
+                <w:t xml:space="preserve">Temporal trends of persistent organic pollutants in dated sediment cores: Chemical fingerprinting of the anthropogenic impacts in the Seine River basin, Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 488-489 (1), pp.26-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.081⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 541, pp.1355-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.09.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238367v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofiltration vs conventional activated sludge plants: what about priority and emerging pollutants removal?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations, and atmospheric contributions for a wide range of contaminants in three French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Geara-Matta</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2388-0⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (8), pp.5267-5281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2396-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923225v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">atpE gene as a new useful specific molecular target to quantify Mycobacterium in environmental samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First assessment of triclosan, triclocarban and paraben mass loads at a very large regional scale: case of Paris conurbation (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Geara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Radomski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
+                <w:t xml:space="preserve">Sifax Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-277⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 493, pp.854-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00919416v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of environmental contamination by phthalates.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Phthalates and alkylphenols in industrial and domestic effluents: Case of Paris conurbation (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1982-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 488-489 (1), pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00961380v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalates and alkylphenols in industrial effluents - Contribution to pollution transported in Paris sewer network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of environmental contamination by phthalates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Coursimault</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (11), pp.8057-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1982-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989379v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Municipal wastewater treatment by biofiltration: comparisons of various treatment layouts. Part 1: assessment of carbon and nitrogen removal.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Biofiltration vs conventional activated sludge plants: what about priority and emerging pollutants removal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gilbert-Pawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Paffoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sam Azimi</w:t>
+                <w:t xml:space="preserve">D. Geara-Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2012.105⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2388-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710680v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">atpE gene as a new useful specific molecular target to quantify Mycobacterium in environmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756705v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00919416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal and dynamic bacterial diversity in grease trap revealed by molecular analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+                <w:t xml:space="preserve">Phthalates and alkylphenols in industrial effluents - Contribution to pollution transported in Paris sewer network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur. j. water qual.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.45-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00814492v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substances prioritaires dans les rejets urbains de temps de pluie: Cas du déversoir de Clichy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Pollutants in urban wastewater and quality of effluents: Methodologies applied during the OPUR research program [Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4, pp.30-43</w:t>
+              <w:t xml:space="preserve">, 2012, 4, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756722v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des phtalates en milieu urbain: De l'égout au rejet de la station d'épuration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Municipal wastewater treatment by biofiltration: comparisons of various treatment layouts. Part 1: assessment of carbon and nitrogen removal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (9), pp.1705-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2012.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756716v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and fate of phthalate in urban area: Case of Parisian sewer network and wastewater treatment plant [Devenir des phtalates en milieu urbain: De l'égout au rejet de la station d'épuration]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4, pp.21</w:t>
+              <w:t xml:space="preserve">, 2012, pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786104v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority pollutants in urban stormwater: part 1 - case of separate storm sewers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Substances prioritaires dans les rejets urbains de temps de pluie: Cas du déversoir de Clichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.30-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00676385v1</w:t>
+                <w:t xml:space="preserve">hal-00756722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority pollutants in urban stormwater: Part 2 - Case of combined sewers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+                <w:t xml:space="preserve">Minimal and dynamic bacterial diversity in grease trap revealed by molecular analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eur. j. water qual.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (1), pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/wqual/2012007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.09.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00657039v1</w:t>
+                <w:t xml:space="preserve">hal-00814492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of environmental contamination by alkylphenols.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Occurrence and fate of phthalate in urban area: Case of Parisian sewer network and wastewater treatment plant [Devenir des phtalates en milieu urbain: De l'égout au rejet de la station d'épuration]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00756697v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutants in urban wastewater and quality of effluents: Methodologies applied during the OPUR research program [Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Devenir des phtalates en milieu urbain: De l'égout au rejet de la station d'épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4, pp.14</w:t>
+              <w:t xml:space="preserve">, 2012, 4, pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786092v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the land use pattern on the concentrations and fluxes of priority pollutants in urban stormwater.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Priority pollutants in urban stormwater: part 1 - case of separate storm sewers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (20), pp.6683-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2011.770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00676389v1</w:t>
+                <w:t xml:space="preserve">hal-00676385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority substances in combined sewer overflows: Case study of the Paris sewer network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Priority pollutants in urban stormwater: Part 2 - Case of combined sewers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Garnaud</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (20), pp.6693-6703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.09.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670673v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research of trace metals as markers of entry pathways in combined sewers.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of environmental contamination by alkylphenols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (9), pp.3798-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1094-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2011.219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00670665v1</w:t>
+                <w:t xml:space="preserve">hal-00756697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of pollution between dissolved and particulate phases: what about emerging substances in urban stormwater catchments?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mycobacterium behavior in wastewater treatment plant, a bacterial model distinct from Escherichia coli and Enterococci.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Betelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (12), pp.5380-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es104084c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.09.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00676398v1</w:t>
+                <w:t xml:space="preserve">hal-00676393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium behavior in wastewater treatment plant, a bacterial model distinct from Escherichia coli and Enterococci.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the land use pattern on the concentrations and fluxes of priority pollutants in urban stormwater.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es104084c⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (7), pp.1450-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2011.770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676393v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and spatial variations of polybrominated diphenyl ethers in the deposition within a heavily urbanized area: case of Paris (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Priority substances in combined sewer overflows: Case study of the Paris sewer network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 62 (4), pp.822-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676409v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of culture methods for isolation of nontuberculous mycobacteria from surface waters.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Partition of pollution between dissolved and particulate phases: what about emerging substances in urban stormwater catchments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02659-09⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (2), pp.913-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676404v1</w:t>
+                <w:t xml:space="preserve">hal-00676398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of wastewater, runoff and sewer deposit erosion to wet weather pollutant loads in combined sewer systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Research of trace metals as markers of entry pathways in combined sewers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Amedzro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (4), pp.633-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2011.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00676410v1</w:t>
+                <w:t xml:space="preserve">hal-00670665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a real-time qPCR method for detection and enumeration of Mycobacterium spp. in surface water.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polluants prioritaires dans les eaux de surface : qu'en est-il de la Seine à Paris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00942-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00676401v1</w:t>
+                <w:t xml:space="preserve">hal-00739903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What priority pollutants occur in stormwater and wastewater?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Water Pollution X, 135, pp.3-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/WP100011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants prioritaires dans les eaux de surface : qu'en est-il de la Seine à Paris ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Fate and spatial variations of polybrominated diphenyl ethers in the deposition within a heavily urbanized area: case of Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (4), pp.822-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2010.931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739903v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority pollutants in surface waters and settleable particles within a densely urbanized area: case study of Paris (France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Garnaud</w:t>
+                <w:t xml:space="preserve">Comparison of culture methods for isolation of nontuberculous mycobacteria from surface waters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Haenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.01.024⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (11), pp.3514-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02659-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00676412v1</w:t>
+                <w:t xml:space="preserve">hal-00676404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling Velocity Grading of Particle Bound PAHs: Case of Wet Weather Flows within Combined Sewer Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Contributions of wastewater, runoff and sewer deposit erosion to wet weather pollutant loads in combined sewer systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kafi-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF ENVIRONMENTAL ENGINEERING-ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2009)135:11(1155)⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (20), pp.5875-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711502v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants prioritaires dans les eaux pluviales urbaines : identification et concentrations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a real-time qPCR method for detection and enumeration of Mycobacterium spp. in surface water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise S Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (21), pp.7348-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00942-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739889v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority pollutants in wastewater and combined sewer overflow.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+                <w:t xml:space="preserve">Polluants prioritaires dans les eaux pluviales urbaines : identification et concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7--8, pp.68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00676415v1</w:t>
+                <w:t xml:space="preserve">hal-00739889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants prioritaires dans les eaux usées et les rejets urbains de temps de pluie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Settling Velocity Grading of Particle Bound PAHs: Case of Wet Weather Flows within Combined Sewer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOURNAL OF ENVIRONMENTAL ENGINEERING-ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (11), pp.1155--1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2009)135:11(1155)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752690v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling velocity of particulate pollutants from combined sewer wet weather discharges.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Priority pollutants in surface waters and settleable particles within a densely urbanized area: case study of Paris (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2008.835⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407 (8), pp.2900-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676414v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater quality and pollutant loads in combined sewers during dry weather periods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Priority pollutants in wastewater and combined sewer overflow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Water Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 407 (1), pp.263-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752700v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of priority pollutants in urban stormwater: innovative methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Wastewater quality and pollutant loads in combined sewers during dry weather periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kafi-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 111, pp.235</w:t>
+              <w:t xml:space="preserve">Urban Water Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (4), pp.305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752708v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of the characteristics of combined wet weather pollutant loads in Paris.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Polluants prioritaires dans les eaux usées et les rejets urbains de temps de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (NC), pp.49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00676417v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbures aliphatiques et aromatiques introduits dans le réseau d'assainissement via les effluents domestiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Settling velocity of particulate pollutants from combined sewer wet weather discharges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kafi-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (12), pp.2453-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752693v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical budget of metal sources and pathways in the Seine River basin (1994–2003) for Cd, Cr, Cu, Hg, Ni, Pb and Zn</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening of priority pollutants in urban stormwater: innovative methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 111, pp.235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086746v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the hydrocarbon fate within combined sewers: Case of the &amp;quot;Le Marais&amp;quot; urban catchment (1994-2005)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Spatial variability of the characteristics of combined wet weather pollutant loads in Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Kafi-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Chebbo</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (3), pp.539-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752709v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical perspective of heavy metals contamination (Cd, Cr, Cu, Hg, Pb, Zn) in the Seine River basin (France) following a DPSIR approach (1950-2005).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollution en hydrocarbures transitant par temps sec et par temps de pluie dans le réseau d'assainissement unitaire parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (4), pp.85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00676422v1</w:t>
+                <w:t xml:space="preserve">hal-00752718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliphatic and polycyclic aromatic hydrocarbon loads within the Parisian combined sewer during dry and wet weather periods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Hydrocarbures aliphatiques et aromatiques introduits dans le réseau d'assainissement via les effluents domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (NC), pp.77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711619v1</w:t>
+                <w:t xml:space="preserve">hal-00752693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution en hydrocarbures transitant par temps sec et par temps de pluie dans le réseau d'assainissement unitaire parisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Review on the hydrocarbon fate within combined sewers: Case of the &amp;quot;Le Marais&amp;quot; urban catchment (1994-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007 (4), pp.85</w:t>
+              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752718v1</w:t>
+                <w:t xml:space="preserve">hal-00752709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of polycyclic aromatic hydrocarbon load of urban wet weather pollution in combined sewers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Critical budget of metal sources and pathways in the Seine River basin (1994–2003) for Cd, Cr, Cu, Hg, Ni, Pb and Zn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2006.576⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 375 (1-3), pp.180 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711642v1</w:t>
+                <w:t xml:space="preserve">hal-01086746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon loads from street cleaning practices: Comparison with dry and wet weather flows in a Parisian combined sewer system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Historical perspective of heavy metals contamination (Cd, Cr, Cu, Hg, Pb, Zn) in the Seine River basin (France) following a DPSIR approach (1950-2005).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 375 (1-3), pp.204 - 231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10406630590930734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00711671v1</w:t>
+                <w:t xml:space="preserve">hal-00676422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources, distribution and variability of hydrocarbons and metals in atmospheric deposition in an urban area (Paris, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sam Azimi</w:t>
+                <w:t xml:space="preserve">Aliphatic and polycyclic aromatic hydrocarbon loads within the Parisian combined sewer during dry and wet weather periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.06.020⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.85--91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2007051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086757v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbons and heavy metals fixed to the lift station sediment of the Paris combined sewer network.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Spatial variability of polycyclic aromatic hydrocarbon load of urban wet weather pollution in combined sewers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 52 (3), pp.119-27</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 54 (06-juil), pp.185--193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2006.576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676945v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of PAH load of urban wet weather pollution in the Parisian combined sewer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Hydrocarbon loads from street cleaning practices: Comparison with dry and wet weather flows in a Parisian combined sewer system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (2), pp.169--181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10406630590930734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711729v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbons and heavy metals in the different sewer deposits in the ‘Le Marais’ catchment (Paris, France): stocks, distributions and origins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources, distribution and variability of hydrocarbons and metals in atmospheric deposition in an urban area (Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 323, pp.107 - 122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.10.010⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 337, pp.223 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087695v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbons and heavy metals fixed to the lift station sediments of the Paris agglomeration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Hydrocarbons and heavy metals fixed to the lift station sediment of the Paris combined sewer network.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Celaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (3), pp.119-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00711685v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon pollution fixed to combined sewer sediment: a case study in Paris</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Spatial variability of PAH load of urban wet weather pollution in the Parisian combined sewer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.35--40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00711678v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm in combined sewers: wet weather pollution source and/or dry weather pollution indicator?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Hydrocarbons and heavy metals fixed to the lift station sediments of the Paris agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Celaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.22--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:200402001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711799v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of dredged material in the river Seine basin (France): II. Micropolluants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydrocarbons and heavy metals in the different sewer deposits in the ‘Le Marais’ catchment (Paris, France): stocks, distributions and origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 299, pp.57 - 72</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 323, pp.107 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087490v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of dredged material in the River Seine basin (France). I. Physico-chemical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
+                <w:t xml:space="preserve">Hydrocarbon pollution fixed to combined sewer sediment: a case study in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0048-9697(02)00055-4⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (7), pp.795--804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2003.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087457v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of aliphatic hydrocarbons in urban runoff samples from the &amp;quot;Le Marais&amp;quot; experimental catchment in Paris centre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Biofilm in combined sewers: wet weather pollution source and/or dry weather pollution indicator?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47 (4), pp.35--43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711801v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quality of dredged material in the river Seine basin (France): II. Micropolluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 299, pp.57 - 72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality of dredged material in the River Seine basin (France). I. Physico-chemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 295, pp.101 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0048-9697(02)00055-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of aliphatic hydrocarbons in urban runoff samples from the &amp;quot;Le Marais&amp;quot; experimental catchment in Paris centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (5), pp.1275 - 1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(01)00322-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact environnemental de la mise en dépôt en eau de matériaux de dragage (cas du bassin de la Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 8, pp.82 - 86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2001096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (114)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération parisienne par le prisme de ses eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antihistamines monitoring in wastewater to assess seasonal pollen exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+                <w:t xml:space="preserve">Usages domestiques et contamination en biocides des environnements intérieurs et des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment (ICCE-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484341v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of the Parisian conurbation: trends and perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Dynamique des pathogènes dans le cycle de l’eau, de l’entrée à la sortie des stations d’épuration (STEP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birsu Guzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jun 2024, Delft University, Netherlands</w:t>
+              <w:t xml:space="preserve">GRUTTEE 2026 : 16ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623740v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The road to sustainable sludge management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Table ronde de la session (Co)habiter la Terre : des pratiques à leurs conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">37èmes Journées Scientifiques de l'Environnement - (Co)habiter la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709232v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of analytical approaches for micropollutants in wastewater-related matrices and their applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les substances biocides, des usages domestiques aux risques de transfert vers le milieu aquatique via les eaux grises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Advanced Wastewater Treatment Spring School - SmartWaterTwin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Novi Sad (en distanciel), Serbia</w:t>
+              <w:t xml:space="preserve">104e congrès de l’ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559181v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Antihistamines monitoring in wastewater to assess seasonal pollen exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUDA; SCORE network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment (ICCE-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755111v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-separation for circularity of nutrients and reuse in agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Approches analytiques pour la caractérisation des micropolluants organiques dans les eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">Journée AFSEP Club Ile de France - Analytics aux Jeux Olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSEP Club Ile de France, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708458v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches analytiques pour la caractérisation des micropolluants organiques dans les eaux urbaines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Contamination en substances biocides des eaux grises domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Naprix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudhamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFSEP Club Ile de France - Analytics aux Jeux Olympiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSEP Club Ile de France, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">26e édition des Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719322v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUDA; SCORE network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734422v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact des rejets d'eaux pluviales urbaines (RUTP) sur les eaux de surface franciliennes par HRMS non ciblée et modélisation écotoxicologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source-separation for circularity of nutrients and reuse in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Starck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Poitiers, France, France</w:t>
+              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734420v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">An overview of analytical approaches for micropollutants in wastewater-related matrices and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
+              <w:t xml:space="preserve">First Advanced Wastewater Treatment Spring School - SmartWaterTwin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Novi Sad (en distanciel), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623220v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Long term monitoring of the Parisian conurbation: trends and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Asselin</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ICUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jun 2024, Delft University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755119v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des antihistaminiques dans les eaux usées : un moyen d’évaluer l’exposition au pollen ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+                <w:t xml:space="preserve">The road to sustainable sludge management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études scientifiques du RNSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National de Surveillance Aérobiologique; Région Ile-de-France, Dec 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845317v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data analysis pipeline integrating ion mobility and high-resolution mass spectrometry for non-target screening in environmental studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbayadoum Dori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34 - Society of Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600156v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuer le vivant indésirable : penser la circulation des biocides dans les espaces quotidiens et urbains pour mieux penser les politiques publiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martinache</w:t>
+                <w:t xml:space="preserve">Évaluation de l'impact des rejets d'eaux pluviales urbaines (RUTP) sur les eaux de surface franciliennes par HRMS non ciblée et modélisation écotoxicologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e rencontres internationales de l’urbanisme, APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Poitiers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158581v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy of water: from buildings to wastewater treatment plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Workshop 2023 - SmartWater Summer Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266894v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on the spatial distribution and temporal variation of anthropogenic tracers in the sediments of the Paris sewerage system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213954v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on the spatial distribution and temporal variation of anthropogenic tracers in the sediments of the Paris sewerage system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’analyse des antihistaminiques dans les eaux usées : un moyen d’évaluer l’exposition au pollen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d'études scientifiques du RNSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National de Surveillance Aérobiologique; Région Ile-de-France, Dec 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213991v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary ammoniums compounds in indoor environment: links between biocidal uses and contamination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A data analysis pipeline integrating ion mobility and high-resolution mass spectrometry for non-target screening in environmental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Chemistry and the Environment (ICCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34 - Society of Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157219v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux sociétaux et scientifiques de la phytoépuration des eaux grises en toiture pour une réutilisation dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e rencontres internationales de l’urbanisme, APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, UNIL, Jun 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothiazolinones: from their domestic uses to their release into the environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controls on the spatial distribution and temporal variation of anthropogenic tracers in the sediments of the Paris sewerage system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022 (Micropol 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699236v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor dust contamination by biocides in French dwellings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular economy of water: from buildings to wastewater treatment plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martinache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adèle Bressy</w:t>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">Water Workshop 2023 - SmartWater Summer Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811910v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a non-target screening workflow for the evaluation of micropollutants fate during oxidation processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuer le vivant indésirable : penser la circulation des biocides dans les espaces quotidiens et urbains pour mieux penser les politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandro Elias Arbarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Environmental Science &amp; Technology (CEST2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">24e rencontres internationales de l’urbanisme, APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333914v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subaquatic Relaxed Eddy Accumulation: A new technique to resolve benthic solute fluxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Controls on the spatial distribution and temporal variation of anthropogenic tracers in the sediments of the Paris sewerage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saad</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First OZCAR-TERENO International Conference: Advancing Critical Zone Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396674v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to estimate biocide mass loads in urban water discharges and their impact on the river contamination?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Quaternary ammoniums compounds in indoor environment: links between biocidal uses and contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">18th International Conference on Chemistry and the Environment (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429502v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of road runoff treatment systems performance by non-target screening combined with ecotoxicological studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor dust contamination by biocides in French dwellings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Workshop On Emerging High-Resolution Mass Spectrometry And LC-MS/MS Applications In Environmental Analyses And Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online meeting, Spain</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968786v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement d'une eau résiduaire urbaine pour la caractérisation de micropolluants organiques par spectrométrie de masse haute résolution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isothiazolinones: from their domestic uses to their release into the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTTEE2020 : 13ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022 (Micropol 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495436v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance dans les eaux urbaines de l’agglomération parisienne des biocides issus des matériaux de construction</w:t>
+                <w:t xml:space="preserve">Development of a non-target screening workflow for the evaluation of micropollutants fate during oxidation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Bressy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">99e congrès de l’Astee (EAU-DÉCHETS ET SANTÉ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Environmental Science &amp; Technology (CEST2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120736v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three chromatographic columns using the advantage of ion mobility for non-target analysis of organic micropollutants in wastewater samples</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subaquatic Relaxed Eddy Accumulation: A new technique to resolve benthic solute fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Noss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 41st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online Meeting, United States</w:t>
+              <w:t xml:space="preserve">First OZCAR-TERENO International Conference: Advancing Critical Zone Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014063v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of contamination of greywater in Paris conurbation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">How to estimate biocide mass loads in urban water discharges and their impact on the river contamination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">17th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429565v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of domestic releases in urban sewer networks: case of alkylphenols, phthalates and parabens in the Paris agglomeration</w:t>
+                <w:t xml:space="preserve">Fractionnement d'une eau résiduaire urbaine pour la caractérisation de micropolluants organiques par spectrométrie de masse haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Bressy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steven Deshayes</w:t>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">GRUTTEE2020 : 13ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429530v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of biocides in combined sewer overflows in urban areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of road runoff treatment systems performance by non-target screening combined with ecotoxicological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Bressy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandre Fidji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">16th Annual Workshop On Emerging High-Resolution Mass Spectrometry And LC-MS/MS Applications In Environmental Analyses And Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online meeting, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429534v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction à la source des micropolluants issus des cosmétiques, de l’alerte aux actions des collectivités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Surveillance dans les eaux urbaines de l’agglomération parisienne des biocides issus des matériaux de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">97e congrès de l’ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">99e congrès de l’Astee (EAU-DÉCHETS ET SANTÉ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283407v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental et sanitaire des polluants émergents : focus sur les produits cosmétiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+                <w:t xml:space="preserve">Comparison of three chromatographic columns using the advantage of ion mobility for non-target analysis of organic micropollutants in wastewater samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e édition des Journées Scientifiques de l’Environnement (JSE) : Environnement et santé : impact, enjeux pour la science et la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Créteil, France</w:t>
+              <w:t xml:space="preserve">SETAC North America 41st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online Meeting, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700684v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocides dans les matériaux de construction : priorisation des substances et transferts vers la Seine par temps de pluie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Sources of contamination of greywater in Paris conurbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifax Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées doctorales en hydrologie urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049498v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction à la source des micropolluants domestiques : effet de l’alerte sanitaire des parabènes sur la contamination des eaux urbaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Importance of domestic releases in urban sewer networks: case of alkylphenols, phthalates and parabens in the Paris agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Mailler</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contaminations, environnement, santé et société : De l’évaluation des risques à l’action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283419v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of biocides at trace level in diverse water samples by UPLC-MS/MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Origins of biocides in combined sewer overflows in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Paijens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Chromatography (ISC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cannes-Mandelieu, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049210v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des rejets urbains de temps de pluie par les biocides issus des matériaux de construction et impacts sur la seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Paijens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée information eau (JIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance of organic contaminants at the scale of the Seine River basin (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact environnemental et sanitaire des polluants émergents : focus sur les produits cosmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Basins - International Conference on Monitoring, Modelling and Management of River Basins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">29e édition des Journées Scientifiques de l’Environnement (JSE) : Environnement et santé : impact, enjeux pour la science et la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541513v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source reduction of personal care products in the urban water cycle of Paris conurbation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Réduction à la source des micropolluants issus des cosmétiques, de l’alerte aux actions des collectivités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Colombian Conference Urban Water Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">97e congrès de l’ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699808v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micropolluants dans le système urbain. De quels polluants parle-t-on ?,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réduction à la source des micropolluants domestiques : effet de l’alerte sanitaire des parabènes sur la contamination des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Contaminations, environnement, santé et société : De l’évaluation des risques à l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700707v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIVER CONTAMINATION BY BIOCIDES: PASSIVE SAMPLING DEVELOPMENT AND APPLICATION TO PARIS CONURBATION</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Biocides dans les matériaux de construction : priorisation des substances et transferts vers la Seine par temps de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Environment Knowledge Week Congress –E2KW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">8e Journées doctorales en hydrologie urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699812v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Detection of biocides at trace level in diverse water samples by UPLC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Chromatography (ISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cannes-Mandelieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709392v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil contamination in the Seine River Basin: an attempt to relate land-use to persistent and emerging metallic pollutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+                <w:t xml:space="preserve">Source reduction of personal care products in the urban water cycle of Paris conurbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">French Colombian Conference Urban Water Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364948v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des boues résiduaires urbaines parisiennes par des micropolluants prioritaires et émergents - Évolution au cours des filières de traitement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Mass balance of organic contaminants at the scale of the Seine River basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Steven Deshayes</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchard Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées informations Eaux - JIE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">River Basins - International Conference on Monitoring, Modelling and Management of River Basins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373774v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des boues résiduaires urbaines parisiennes par des micropolluants prioritaires et émergents et évolution au cours des filières de traitement des boues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Deshayes</w:t>
+                <w:t xml:space="preserve">Triclosan, triclocarban and parabens in greywater: identification of their sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">95ème congrès de l’ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE - Association Scientifique et Technique pour l’Eau et l’Environnement, May 2016, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">26th annual meeting of Society of Environmental Toxicology and Chemistry (SETAC) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575693v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de polluants organiques dans le bassin de la Seine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les micropolluants dans le système urbain. De quels polluants parle-t-on ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCEAU, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve"> Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453249v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance of organic contaminants at a large basin scale: case of the Seine River basin (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RIVER CONTAMINATION BY BIOCIDES: PASSIVE SAMPLING DEVELOPMENT AND APPLICATION TO PARIS CONURBATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Persistent Toxic Substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Energy and Environment Knowledge Week Congress –E2KW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380650v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARABEN SUBSTITUTION IN PERSONAL CARE PRODUCTS: IMPACTS ON THE CONTAMINATION AND ECOTOXICITY OF WASTEWATER</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux de polluants organiques dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Paulic</w:t>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Environment Knowledge Week Congress –E2KW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCEAU, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699816v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des micropolluants au sein des stations d’épuration : étude simultanée des filières eau et boue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès International du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700764v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triclosan, triclocarban and parabens in greywater: identification of their sources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil contamination in the Seine River Basin: an attempt to relate land-use to persistent and emerging metallic pollutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th annual meeting of Society of Environmental Toxicology and Chemistry (SETAC) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699879v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality and impact assessment of communication on hydrology for resilient cities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contamination des boues résiduaires urbaines parisiennes par des micropolluants prioritaires et émergents - Évolution au cours des filières de traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steyer Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RainGain Conference "Researchers &amp; water managers preparing cities for a changing climate" in the framework of the COP21 preparation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journées informations Eaux - JIE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810137v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science communication for resilient cities: monitoring digital communication to be weather-ready</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contamination des boues résiduaires urbaines parisiennes par des micropolluants prioritaires et émergents et évolution au cours des filières de traitement des boues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science in Public 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">95ème congrès de l’ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE - Association Scientifique et Technique pour l’Eau et l’Environnement, May 2016, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810099v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of emerging micropollutants from wastewater discharges by powdered and micro-grain activated carbon - Progress of the CarboPlus® project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sifax Zedek</w:t>
+                <w:t xml:space="preserve">PARABEN SUBSTITUTION IN PERSONAL CARE PRODUCTS: IMPACTS ON THE CONTAMINATION AND ECOTOXICITY OF WASTEWATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Paulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Energy and Environment Knowledge Week Congress –E2KW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150402v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of alkyphenols and phthalates within a wastewater treatment plant using biofiltration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Mass balance of organic contaminants at a large basin scale: case of the Seine River basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Nov 2015, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">International Symposium on Persistent Toxic Substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246491v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des eaux grises : niveaux de contamination par les phtalates et alkylphénols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Devenir des micropolluants au sein des stations d’épuration : étude simultanée des filières eau et boue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifax Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Droguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94ème Congrès de l’ASTEE </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montauban, France</w:t>
+              <w:t xml:space="preserve">11e Congrès International du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700781v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality and impact assessment in new geoscience communication : future perspectives through digital communication and Big Data exploration techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+                <w:t xml:space="preserve">Quality and impact assessment of communication on hydrology for resilient cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Vicari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne Austria</w:t>
+              <w:t xml:space="preserve">RainGain Conference "Researchers &amp; water managers preparing cities for a changing climate" in the framework of the COP21 preparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797588v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of various types of Parisian sewage sludge by a wide range of priority and emerging micropollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science communication for resilient cities: monitoring digital communication to be weather-ready</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Vicari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schertzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Science in Public 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207142v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sols franciliens par les éléments métalliques et les micropolluants organiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Removal of emerging micropollutants from wastewater discharges by powdered and micro-grain activated carbon - Progress of the CarboPlus® project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifax Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN - fin de phase 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162334v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de circulation des contaminants dans le continuum atmosphère – sol – rivière</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des eaux grises : niveaux de contamination par les phtalates et alkylphénols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bigourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">94ème Congrès de l’ASTEE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700733v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Fate of alkyphenols and phthalates within a wastewater treatment plant using biofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.USB cle</w:t>
+              <w:t xml:space="preserve">9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Nov 2015, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063308v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of alkylphenols and phthalates in greywater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+                <w:t xml:space="preserve">Quality and impact assessment in new geoscience communication : future perspectives through digital communication and Big Data exploration techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Vicari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schertzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on urban drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Malaysia. http://www.13icud2014.com/</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064681v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des changements de pratique de consommation sur les micropolluants dans les eaux usées et dans le milieu récepteur : couplage enquêtes sociologiques et mesures dans les eaux urbaines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contamination of various types of Parisian sewage sludge by a wide range of priority and emerging micropollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steyer Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700738v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des eaux de vaisselle : cas des phtalates et des alkylphénols</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contamination des sols franciliens par les éléments métalliques et les micropolluants organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e journées doctorales en hydrologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Villeurbanne, France. http://jdhu2014.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">Colloque PIREN - fin de phase 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064680v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropolluants dans les eaux pluviales et les eaux usées : de leur caractérisation à leur traitement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Dynamique de circulation des contaminants dans le continuum atmosphère – sol – rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Strabourg, France</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071200v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of emerging micropollutants from WWTP discharges: is activated carbon suitable for wastewater application?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cartiser</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Environment Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Houston, United States</w:t>
+              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.USB cle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968545v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection methods to study non-tuberculous mycobacteria in aquatic systems facing global change pressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des eaux de vaisselle : cas des phtalates et des alkylphénols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bigourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t>
+              <w:t xml:space="preserve">6e journées doctorales en hydrologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Villeurbanne, France. http://jdhu2014.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945944v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmet'Eau, détection de résidus de produits de soin corporel dans les eaux usées en France et au Liban</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Impacts des changements de pratique de consommation sur les micropolluants dans les eaux usées et dans le milieu récepteur : couplage enquêtes sociologiques et mesures dans les eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée d'étude du Pôle Santé et Société de l'Université Paris-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984585v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination de l'air par les contaminants organiques, bioindication et conséquences sur la contamination des sols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources of alkylphenols and phthalates in greywater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bigourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France. pp.11</w:t>
+              <w:t xml:space="preserve">International conference on urban drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Malaysia. http://www.13icud2014.com/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818776v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation des méthodes et procédures expérimentales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Micropolluants dans les eaux pluviales et les eaux usées : de leur caractérisation à leur traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Sebastian</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989141v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination en micropolluants des EP urbaines: synthèse des résultats des campagnes de mesures INOGEV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Removal of emerging micropollutants from WWTP discharges: is activated carbon suitable for wastewater application?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Percot</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cartiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Environment Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989133v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse combinée par GC/MS des phtalates et des alkylphénols dans différentes matrices environnementales : eaux naturelles, eaux résiduaires, sols et sédiments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contamination en micropolluants des EP urbaines: synthèse des résultats des campagnes de mesures INOGEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence " Traces, résidus, micropolluants : évolution des techniques danalyse et analyse in situ " - Association française des sciences séparatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806164v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalate and alkylphenol removal within wastewater treatment plants using physicochemical lamellar clarification and biofiltration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Harmonisation des méthodes et procédures expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Water Pollution: Modelling, Monitoring and Management - Water Pollution XI,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756712v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic pollutants in urban sewer systems and fate in wastewater treatment plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cosmet'Eau, détection de résidus de produits de soin corporel dans les eaux usées en France et au Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Geara-Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Water and Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">2e Journée d'étude du Pôle Santé et Société de l'Université Paris-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806230v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle journalier des phtalates et alkylphénols en région parisienne : cas de la station dépuration de Seine Centre</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection methods to study non-tuberculous mycobacteria in aquatic systems facing global change pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise S. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806152v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phtalates et alkylphénols dans les effluents industriels : contribution à la pollution véhiculée dans les réseaux d'assainissement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Contamination de l'air par les contaminants organiques, bioindication et conséquences sur la contamination des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales en Hydrologie Urbaine - JDHU 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806150v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wastewater released in Beirut coastal region: Evaluation of pollutant discharges and heavy metal speciation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Analyse combinée par GC/MS des phtalates et des alkylphénols dans différentes matrices environnementales : eaux naturelles, eaux résiduaires, sols et sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAAS 18th International Science Meeting: New Discoveries in Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Louaize, Lebanon</w:t>
+              <w:t xml:space="preserve">Conférence " Traces, résidus, micropolluants : évolution des techniques danalyse et analyse in situ " - Association française des sciences séparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806118v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority pollutants in urban sewer system: contributions of OPUR research programme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Cycle journalier des phtalates et alkylphénols en région parisienne : cas de la station dépuration de Seine Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Moilleron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">9ème Congrès International du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806138v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INOGEV project: an original French approach in micropollutant characterization assessment in urban wet weather effluents and atmospheric deposits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Organic pollutants in urban sewer systems and fate in wastewater treatment plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on urban drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. 8p</w:t>
+              <w:t xml:space="preserve">Workshop on Water and Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907057v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels and receptor modeling of polybrominated diphenyl ethers (PBDEs) in soil throughout the Ile-de-France Region (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Phthalate and alkylphenol removal within wastewater treatment plants using physicochemical lamellar clarification and biofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">242nd National Meeting of the American-Chemical-Society (ACS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Water Pollution: Modelling, Monitoring and Management - Water Pollution XI,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, United Kingdom. pp.357-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/WP120311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711220v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of endocrine disruptors in wastewater from combined sewers in Paris and Beirut: what about parabens?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+                <w:t xml:space="preserve">Phtalates et alkylphénols dans les effluents industriels : contribution à la pollution véhiculée dans les réseaux d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chabance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12nd International Conference on Urban Drainage (ICUD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales en Hydrologie Urbaine - JDHU 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813566v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined sewer overflows and EU Water Framework Directive.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Priority pollutants in urban sewer system: contributions of OPUR research programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWITCH meeting, The Future of Urban Water: Solutions for Livable and Resilient Cities, Paris (France), janvier 2011.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.4</w:t>
+              <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671193v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historique de la contamination des milieux:  cas de la Seine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of wastewater released in Beirut coastal region: Evaluation of pollutant discharges and heavy metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Samrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">LAAS 18th International Science Meeting: New Discoveries in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Louaize, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758487v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of TCS, TCC and parabens in wastewater samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. El Samrani</w:t>
+                <w:t xml:space="preserve">INOGEV project: an original French approach in micropollutant characterization assessment in urban wet weather effluents and atmospheric deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Meeting on Environmental Chemistry (EMEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">International conference on urban drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758447v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triclosan, triclocarban et parabènes, des perturbateurs endocriniens, dans les eaux usées en France : approches analytiques pour déterminer les niveaux de concentration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Chebbo</w:t>
+                <w:t xml:space="preserve">Occurrence of endocrine disruptors in wastewater from combined sewers in Paris and Beirut: what about parabens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Geara-Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El Samarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12nd International Conference on Urban Drainage (ICUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742389v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of methods in bacteriology and molecular biology form count non tuberculous mycobacteria in surface water of Seine River in Paris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levels and receptor modeling of polybrominated diphenyl ethers (PBDEs) in soil throughout the Ile-de-France Region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Rockne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropolluants (PIREN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">242nd National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755600v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical trends of PCBs, PAHs, PBDEs and alkylphénols in dated sediments from flood plains of the Seine River (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Combined sewer overflows and EU Water Framework Directive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">SWITCH meeting, The Future of Urban Water: Solutions for Livable and Resilient Cities, Paris (France), janvier 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742392v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations and fluxes of priority pollutants in urban stormwater associated with the land use pattern</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Historique de la contamination des milieux:  cas de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Surfers Paradise Gold Coast, Australia. pp.7</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742328v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants prioritaires dans les rejets urbains de temps de pluie. Comparaison des approches globales et dissous-particulaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">PBDE dans l'atmosphère et contamination des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Chebbo</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées franco-brésiliennes 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.7</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742410v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of Art about water uses and wastewater management in Lebanon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simultaneous determination of TCS, TCC and parabens in wastewater samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Geara-Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Samrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Workshop for Young Environmental Scientists: 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Arcueil, France</w:t>
+              <w:t xml:space="preserve">11th European Meeting on Environmental Chemistry (EMEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521446v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse historique de la contamination en polluants persistants (HAP, PCB, alkylphénols et PDBE) sur le bassin de la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Triclosan, triclocarban et parabènes, des perturbateurs endocriniens, dans les eaux usées en France : approches analytiques pour déterminer les niveaux de concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Geara-Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Samrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2010 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Information Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758500v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Polluants prioritaires dans les rejets urbains de temps de pluie. Comparaison des approches globales et dissous-particulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées franco-brésiliennes 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758469v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBDE dans l'atmosphère et contamination des sols</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Concentrations and fluxes of priority pollutants in urban stormwater associated with the land use pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Surfers Paradise Gold Coast, Australia. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758468v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority pollutants in wastewaters and combined sewer overflows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Historical trends of PCBs, PAHs, PBDEs and alkylphénols in dated sediments from flood plains of the Seine River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Djouarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">The 11th European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758462v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of nontuberculous mycobacteria in surface waters: comparison of culture methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
+                <w:t xml:space="preserve">Development of methods in bacteriology and molecular biology form count non tuberculous mycobacteria in surface water of Seine River in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Radomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cambau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haenn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th day of mycobacteriology of French language (JMLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bandol, France</w:t>
+              <w:t xml:space="preserve">Micropolluants (PIREN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755583v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of molecular biology method for count of non tuberculous mycobacteria in surface water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of Art about water uses and wastewater management in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Geara-Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El Samarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropolluants and Urban River (PIREN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">World Wide Workshop for Young Environmental Scientists: 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755601v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of non tuberculous mycobacteria in surface waters: comparison of culture methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Haenn</w:t>
+                <w:t xml:space="preserve">Analyse historique de la contamination en polluants persistants (HAP, PCB, alkylphénols et PDBE) sur le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Djouarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Mycobacteriology ESM09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque 2010 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822735v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of real-time PCR assay for quantification of mycobacteria in surface waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Haenn</w:t>
+                <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th annual congress of European Society of Mycobacteriology (ESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755585v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polybrominated diphenyl ethers cycling in the Paris Region, France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contamination du bassin versant de l'ORGE par les micropolluants et effets toxiques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758465v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority substances in combined sewer overflows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Priority pollutants in wastewaters and combined sewer overflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle XENOWAC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paphos, Cyprus. 5-6 p</w:t>
+              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742337v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polybrominated diphenyl ethers fluxes in the atmosphere of Paris city, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Priority substances in combined sewer overflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle XENOWAC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Paphos, Cyprus. 5 p.-6 p</w:t>
+              <w:t xml:space="preserve">, 2009, Paphos, Cyprus. 5-6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742339v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants prioritaires dans les eaux de surface et les particules sédimentables : qu'en est-il de la Seine à Paris ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Polybrominated diphenyl ethers cycling in the Paris Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758466v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination du bassin versant de l'ORGE par les micropolluants et effets toxiques associés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+                <w:t xml:space="preserve">Development of real-time PCR assay for quantification of mycobacteria in surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cambau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">30th annual congress of European Society of Mycobacteriology (ESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00976306v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polluants prioritaires dans les eaux pluviales urbaines : identification et concentrations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of non tuberculous mycobacteria in surface waters: comparison of culture methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cambau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDHU, 3ème journées doctorales en hydrologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France. pp.79-85</w:t>
+              <w:t xml:space="preserve">European Society of Mycobacteriology ESM09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742416v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert et flux de polluants aux exutoires des bassins versants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Development of molecular biology method for count of non tuberculous mycobacteria in surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cambau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires OPUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Créteil, France</w:t>
+              <w:t xml:space="preserve">Micropolluants and Urban River (PIREN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762502v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority pollutants within heavily urbanized area: what about receiving waters and settleable sediments?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Detection of nontuberculous mycobacteria in surface waters: comparison of culture methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th day of mycobacteriology of French language (JMLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bandol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762489v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of urban stormwater pollutants in both particulate and dissolved phases in separate sewers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Polybrominated diphenyl ethers fluxes in the atmosphere of Paris city, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban waters: Ressource or Risk? 7th World Wide Workshop for Young Environmental Scientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.179-187</w:t>
+              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle XENOWAC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paphos, Cyprus. 5 p.-6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742335v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des polluants prioritaires urbains dans les phases dissoutes et particulaires des eaux pluviales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Polluants prioritaires dans les eaux de surface et les particules sédimentables : qu'en est-il de la Seine à Paris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières Eau et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762500v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of atypical mycobacteria sources in Seine watershed of Paris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods of growth and not cultivable bacteria of French Association of Microbial Ecology (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Banyuls sur mer, France</w:t>
+              <w:t xml:space="preserve">Formation hygiène et sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762498v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of urban priority contaminants in stormwater at the outlet of three catchments with different land use pattern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Les polluants prioritaires dans les eaux pluviales urbaines : identification et concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Euchems Chemistry Congress, Chemistry: The Global Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Turin, Italy</w:t>
+              <w:t xml:space="preserve">JDHU, 3ème journées doctorales en hydrologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France. pp.79-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762088v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques chimiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Transfert et flux de polluants aux exutoires des bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation hygiène et sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaires OPUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762493v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants prioritaires dans les eaux usées et les rejets urbains de temps de pluie : cas de Paris (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Monitoring of urban stormwater pollutants in both particulate and dissolved phases in separate sewers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Pau, France</w:t>
+              <w:t xml:space="preserve">Urban waters: Ressource or Risk? 7th World Wide Workshop for Young Environmental Scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.179-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761842v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of hydrocarbon loads in dry and wet weather flows in the Parisian combined sewer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Priority pollutants within heavily urbanized area: what about receiving waters and settleable sediments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761844v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Studies of atypical mycobacteria sources in Seine watershed of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cambau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods of growth and not cultivable bacteria of French Association of Microbial Ecology (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Banyuls sur mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi des polluants prioritaires urbains dans les phases dissoutes et particulaires des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées plénières Eau et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of urban priority contaminants in stormwater at the outlet of three catchments with different land use pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Euchems Chemistry Congress, Chemistry: The Global Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polluants prioritaires dans les eaux usées et les rejets urbains de temps de pluie : cas de Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial variability of hydrocarbon loads in dry and wet weather flows in the Parisian combined sewer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SIGNIFICANCE OF DISSOLVED AND PARTICULATE METAL AND HYDROCARBON DETERMINATIONS IN URBAN RUNOFF SAMPLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on Urban Storm Drainage, Sydney Hilton Hotel, Sydney, Australia, 30 August - 3 September 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institution of Engineers, Australia; International Association for Hydraulic Research, Aug 1999, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25933,4135 +26939,4135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocide contamination of domestic greywater: an indicator of uses by inhabitants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Vujovic</w:t>
+                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Sevilla (Spain), Spain</w:t>
+              <w:t xml:space="preserve">103ème congrès ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153231v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater treatment with performic acid (PFA): Efficiency on antimicrobial resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Biocide contamination of domestic greywater: an indicator of uses by inhabitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Naprix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudhamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Vujovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Microbiology and One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Quy Nhon City, Vietnam. </w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780215v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Guérin</w:t>
+                <w:t xml:space="preserve">Wastewater treatment with performic acid (PFA): Efficiency on antimicrobial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Dung Jusselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">103ème congrès ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Quimper, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Microbiology and One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Quy Nhon City, Vietnam. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768760v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence des rejets urbains de biocides à travers la contamination des eaux de surface de l’agglomération parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Paijens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de ruissellements routiers par analyses non ciblées (HRMS) et (éco)toxicologiques : identification et impacts de composés toxiques d’intérêt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimault Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandre Fidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Francophone de Santé et Environnement (SFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban discharges of biocides evidenced by surface water contamination in the Paris conurbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Paijens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of organic contaminants in raw wastewater by targeted and non-targeted screening: an effective tool for assessing urban metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of urban wet weather discharges (UWWD) on the Seine River by high resolution mass spectrometry (HRMS) and development of predictive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNTS 23 - International Conference on Non-Target Screening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Erding, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on the spatial distribution and temporal variations of PAH in the sediments of the Paris sewerage system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of biocide transformation products using suspect and non-target screenings by high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How important is the sample preparation step for non-target screening of micropollutants in urban waters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soares Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Non-Target Screening (ICNTS21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Erding, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of domestic water to urban pollutant flows: characterization and solutions for source control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second international conference on water, megacities and global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of wastewater effluent for the characterization of organic micropollutants by high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online Meeting, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche écotoxicologique de l’efficacité du traitement d’eaux de voirie par des ouvrages de dépollution par un modèle de larve de poisson zèbre</w:t>
+                <w:t xml:space="preserve">Zebrafish model to assess ecotoxicological impacts of cosmetic products preservatives: case of parabens and their substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidji Sandre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId588" w:history="1">
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Saichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Guttmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649256v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency monitoring of biogeochemical processes in a small and shallow lake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saad</w:t>
+                <w:t xml:space="preserve">Approche écotoxicologique de l’efficacité du traitement d’eaux de voirie par des ouvrages de dépollution par un modèle de larve de poisson zèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidji Sandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rabate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328265v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts écotoxicologiques d’agents conservateurs de produits cosmétiques dans un modèle de poisson zèbre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Leroyer</w:t>
+                <w:t xml:space="preserve">High frequency monitoring of biogeochemical processes in a small and shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284067v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des parabènes dans l’agglomération parisienne : de la substitution aux évaluation des effets, retour d’expérience du projet Cosmet’eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Impacts écotoxicologiques d’agents conservateurs de produits cosmétiques dans un modèle de poisson zèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Saichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e conférence Eau et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283388v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des biocides à l'échelle de l'agglomération parisienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Dynamique des parabènes dans l’agglomération parisienne : de la substitution aux évaluation des effets, retour d’expérience du projet Cosmet’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Mailler</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e conférence Eau et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, LYON, France</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283394v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish model to assess ecotoxicological impacts of cosmetic products preservatives: case of parabens and their substitutes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Transfert des biocides à l'échelle de l'agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Paijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yaël Guttmann</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">7e conférence Eau et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429543v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological impacts of cosmetic products preservatives in a zebrafish model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Saichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international symposium and workshop on Fish and amphibian embryos as alternative models in toxicology and teratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Aulnay-sous-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic micropollutants, a diffuse industrial pollution – Part 1: from greywater to receiving water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eudes</w:t>
+                <w:t xml:space="preserve">Impacts de substituants des parabènes dans les produits cosmétiques sur l'environnement aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Saichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international conference on Chemistry and the Environment (ICCE 2017) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Colloque Scientifique du Réseau Public Contaminants, Nouveaux risques et Contaminants émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699797v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic micropollutants, a diffuse industrial pollution -Part 2: Source reduction by changing personal consumption practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Soyer</w:t>
+                <w:t xml:space="preserve">Domestic micropollutants, a diffuse industrial pollution – Part 1: from greywater to receiving water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifax Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international conference on Chemistry and the Environment (ICCE 2017) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway. </w:t>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699801v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the parabens, triclosan and triclocarban contamination in the continuum greywater – surface water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Domestic micropollutants, a diffuse industrial pollution -Part 2: Source reduction by changing personal consumption practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Mailler</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international conference on Chemistry and the Environment (ICCE 2017) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699767v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of parabens in cosmetic products: what impacts for the aquatic environment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">An overview of the parabens, triclosan and triclocarban contamination in the continuum greywater – surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifax Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international conference on Chemistry and the Environment (ICCE 2017) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699794v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de substituants des parabènes dans les produits cosmétiques sur l'environnement aquatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Substitution of parabens in cosmetic products: what impacts for the aquatic environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marthe Lopez</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scientifique du Réseau Public Contaminants, Nouveaux risques et Contaminants émergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Arcachon, France</w:t>
+              <w:t xml:space="preserve">16th international conference on Chemistry and the Environment (ICCE 2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284175v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements de pratiques, drivers de la contamination des eaux urbaines par les produits cosmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Aquaterritorial </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loads of parabens, triclosan and triclocarban in greywater: are PCPs the main source of contamination?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Caupos</w:t>
+                <w:t xml:space="preserve">Origins and behaviour of alkylphenols and phthalates across a megacity like Paris?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bigourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual Meeting SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Conférence internationale Eau, mégapoles et changement global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699860v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de pratiques dans les produits cosmétiques des lanceurs d'alerte aux impacts sur le milieu aquatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Parabens and triclosan: from greywater to surface water at the Paris conurbation scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Geara-Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Eau &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Genève, Suisse. </w:t>
+              <w:t xml:space="preserve"> 9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154911v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parabens and triclosan: from greywater to surface water at the Paris conurbation scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Changements de pratiques dans les produits cosmétiques des lanceurs d'alerte aux impacts sur le milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Conférence Eau &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Genève, Suisse. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246508v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of alkylphenols and phthalates in greywater</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loads of parabens, triclosan and triclocarban in greywater: are PCPs the main source of contamination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Water Congress XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">25th Annual Meeting SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700627v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins and behaviour of alkylphenols and phthalates across a megacity like Paris?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Sources of alkylphenols and phthalates in greywater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Droguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bigourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale Eau, mégapoles et changement global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">World Water Congress XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699887v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on des micropolluants dans les eaux urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chebbo Ghassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCEAU IdF; AFB - Agence française pour la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-490463-00-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La micropollution organique dans le bassin de la Seine, maîtriser l'impact des molécules créées par l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Dargnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'eau Seine Normandie, 2009, Marc Chevreuil, 978-2-918251-08-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30071,374 +31077,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Balance of PAHs at the Scale of the Seine River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mass Balance of PAHs at the Scale of the Seine River Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, SPRINGER, 2019, 978-3-030-54259-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What priority pollutants occurred in stormwater and wastewater?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Brebbia;A. Marinov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Pollution X. Modelling, Monitoring and Management. (Series: WIT Transactions on Ecology and the Environment)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wit Press, pp.3--14, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Environmental Monitoring of Pathogens: Case Study in Mycobacterium avium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise S. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Falkinham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Méndez-Vilas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research Technology and Education Topics in Applied Microbiology and Microbial Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Formatex, Research Center, pp.1551-1561, 2010, 978-84-614-6195-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30448,117 +31454,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de traitement des eaux grises d’une habitation ou d’un immeuble d’habitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2021130428A1. 2021, https://worldwide.espacenet.com/patent/search/family/070154602/publication/WO2021130428A1?q=pn%3DWO2021130428A1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30568,283 +31574,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurements of benthic oxygen fluxes by aquatic relaxed eddy accumulation and eddy covariance in different aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17632/ntvxg7w28v.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.5282 - 5283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-2698-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30854,147 +31860,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of environmental contamination by phtalates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31004,781 +32010,781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROULÉPUR - Maîtrise de la contamination des eaux de voirie. Tâche 6 - Synthèse des résultats du projet et orientations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEESU, Ecole des Ponts, Univ Paris Est Creteil; Cerema - Team; Université Bordeaux 1 - EPOC; Conseil Départemental de Seine-Saint-Denis; Conseil Départemental de Seine et Marne; Ville de Paris; Ecovegetal; Saint-Dizier Environnement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires, témoignages de l'histoire du développement du bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carbonaro-Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination de l'Orge et de la Seine par des micropolluants organiques : PBDE, phtalates, alkylphénols et HAP sous différentes conditions hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dargnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la dégradation biologique des effluents graisseux: mise en place d'une deuxième collection</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+                <w:t xml:space="preserve">Alkylphénols et Hydrocarbures Aromatiques Polycycliques dans les eaux du bassin de l'Orge Aval. Quantification et faisabilité du suivi de la contamination par échantillonnage passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766515v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact sanitaire potentiel des retardateurs de flemmes de type polybromés diphényles éthers (PBDE) en Région Île-de-France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la dégradation biologique des effluents graisseux: mise en place d'une deuxième collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766516v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylphénols et Hydrocarbures Aromatiques Polycycliques dans les eaux du bassin de l'Orge Aval. Quantification et faisabilité du suivi de la contamination par échantillonnage passif</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.18</w:t>
+                <w:t xml:space="preserve">Impact sanitaire potentiel des retardateurs de flemmes de type polybromés diphényles éthers (PBDE) en Région Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591421v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbures et métaux en milieu ubain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Paris-Est Créteil, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01700635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId656"/>
+      <w:footerReference w:type="default" r:id="rId677"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31925,51 +32931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05455909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana &#381;muki&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Slijep&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Dudukovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ur&#273;a Kerkez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020269" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Baganan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin Rechdaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240639" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bagagnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04968011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bressy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240655" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Grimault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20241139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae El-Mrabet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138212" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112369" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03772400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Paijens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fr&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ew00253a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03555531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Frere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202112047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6724911" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Atoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2022.124040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03711382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolida Nihemaiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che-Ananit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03565156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez Viveros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azimi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le-Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moilleron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6725353" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123765" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03448875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Peirera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237064" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03161576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Delgenes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03325586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schulze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denice van Herwerden" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Allan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubertus Bijlsma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Etxebarria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01002-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935113v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paulic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912175" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02868245v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04546-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912197" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02324397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06608-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02140030v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshayes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eudes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201905075" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01823536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droguet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mailler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20186p33" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.11.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigourie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Bach" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9120983" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01302401v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201603012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulet&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.153" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01348249v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Caupos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6794-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228486v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Droguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigourie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2652-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201512068" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01218608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lorgeoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bont&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.147" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MTCD7Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282125v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201512041" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01103115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zedek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.047" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923251v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Percot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2396-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifax Zedek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.079" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238367v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coursimault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.081" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923225v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert-Pawlik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geara-Matta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2388-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00919416v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-277" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961380v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Coursimault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1982-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T95P7FBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00710680v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paffoni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.105" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756705v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Lucas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2012007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G13D5JQM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Zgheib" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756716v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786104v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676385v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCH0Q1L3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00657039v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.041" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1094-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1XB768N9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676389v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zgheib" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.770" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670673v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670665v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gounou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amedzro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.219" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676398v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.09.032" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQNZ020Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haenn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104084c" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676409v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.931" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676404v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-09" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676410v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV7NCB6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676401v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00942-10" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711243v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WP100011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739903v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676412v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.01.024" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D80GSH1C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711502v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2009)135:11(1155)" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739889v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676415v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.08.015" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SHCNQKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752690v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676414v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.835" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752708v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676417v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.08.008" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4398S849-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752693v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086746v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Thevenot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752709v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676422v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Colin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.017" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711619v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007051" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752718v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711642v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.576" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711671v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rocher" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630590930734" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.06.020" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676945v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Celaudon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711729v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01087695v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.10.010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711685v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Celaudon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200402001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-98WF64B4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711678v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2003.10.011" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4VX36SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711799v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01087490v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carpentier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beltran" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Herve" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01087457v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(02)00055-4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711801v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonzalez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00322-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180056v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;venot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beltran" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2001096" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A4EEC29B77D5D8F5A802E359EDCACA844B34B14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548977v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04709232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559181v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04719322v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734422v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734420v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sade" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04600156v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04158581v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Elias Arbarotti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serrano" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266894v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213954v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13043" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213991v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04157219v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190370v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699236v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03811910v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03333914v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guyot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429502v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02968786v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02495436v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120736v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03014063v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429565v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429530v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429534v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283407v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700684v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049498v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283419v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049210v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049351v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541513v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Martine" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699808v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700707v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699812v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caupos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01364948v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01373774v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575693v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patureau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deshayes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01453249v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01380650v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699816v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Waldman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marconi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paulic" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700764v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699879v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810137v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vicari" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deutsch" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810099v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Deutsch" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150402v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246491v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700781v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797588v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01207142v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162334v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700733v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063308v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064681v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700738v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064680v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eudes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968545v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945944v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00984585v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara-Matta" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818776v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989141v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989133v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806164v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berg&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coursimault" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756712v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WP120311" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806230v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806152v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806150v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gras" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chabance" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806118v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maatouk" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Samrani" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chebbo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806138v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907057v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Percot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barraud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711220v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rockne" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00813566v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samarani" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00671193v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758487v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758447v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Samrani" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742389v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naah" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755600v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radomski" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742392v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djouarev" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742328v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742410v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521446v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758500v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758468v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tlili" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758462v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755583v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755601v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822735v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755585v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758465v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742337v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742339v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758466v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742416v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762502v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762489v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742335v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762500v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762498v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762088v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762493v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761842v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761844v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180054v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05153231v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Naprix" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vujovic" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780215v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nabintu Kajoka" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768760v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Roux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184780v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347285v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04156946v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434398v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04278053v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213726v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699250v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancourt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03372691v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160487v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02611056v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649256v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guttmann" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rabate" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284067v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Saichi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroyer" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283388v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283394v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429543v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leroyer" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284029v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699797v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699801v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699767v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699794v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284175v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Saichi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lopez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709602v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699860v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01154911v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246508v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700627v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699887v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01548234v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dargant" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Dargnat" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894924v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_382" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755633v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613229v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Falkinham" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04282024v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961381v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2698-x" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845814v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766529v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priadi" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbonaro-Lestel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766528v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Teil" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourges" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargnat" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766515v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766516v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591421v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01700635v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181675" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05455909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana &#381;muki&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Slijep&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Dudukovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ur&#273;a Kerkez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05594830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mouhoubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hayek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TB00120C" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Baganan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin Rechdaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240639" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993834v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bagagnan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30614" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123799" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04968011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bressy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240655" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Grimault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20241139" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112369" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae El-Mrabet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138212" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03772400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Paijens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fr&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ew00253a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03555531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Frere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202112047" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6724911" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Atoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2022.124040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03711382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolida Nihemaiti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che-Ananit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00075" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03565156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040511" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez Viveros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le-Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moilleron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6725353" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03325586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schulze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denice van Herwerden" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Allan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubertus Bijlsma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Etxebarria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01002-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123765" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03448875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Peirera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237064" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03161576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Delgenes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paulic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912175" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02868245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04546-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883640v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912197" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02324397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06608-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02140030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshayes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eudes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201905075" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01823536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droguet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mailler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20186p33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Bach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9120983" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.11.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigourie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01302401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201603012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228409v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulet&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.153" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01348249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Caupos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6794-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201512041" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01103115v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zedek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.047" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201512068" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228486v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Droguet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigourie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2652-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01218608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lorgeoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bont&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.147" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MTCD7Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Percot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2396-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063311v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifax Zedek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.079" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238367v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coursimault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.081" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961380v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Coursimault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1982-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T95P7FBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923225v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert-Pawlik" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geara-Matta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2388-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00919416v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-277" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00710680v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paffoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.105" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756705v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756722v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Zgheib" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Lucas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2012007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G13D5JQM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786104v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756716v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCH0Q1L3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00657039v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.041" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756697v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1094-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1XB768N9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676393v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haenn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104084c" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676389v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zgheib" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.770" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670673v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676398v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.09.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQNZ020Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670665v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gounou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amedzro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.219" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739903v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711243v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WP100011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676409v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.931" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676404v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-09" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676410v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.008" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV7NCB6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676401v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00942-10" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711502v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2009)135:11(1155)" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676412v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.01.024" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D80GSH1C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676415v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.08.015" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SHCNQKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752700v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752690v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676414v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.835" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752708v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.08.008" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4398S849-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752718v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752693v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752709v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086746v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Thevenot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676422v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Colin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.017" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007051" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711642v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.576" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rocher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630590930734" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086757v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.06.020" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676945v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Celaudon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711729v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711685v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Celaudon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200402001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-98WF64B4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01087695v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.10.010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711678v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2003.10.011" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4VX36SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711799v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01087490v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carpentier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beltran" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Herve" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01087457v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(02)00055-4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711801v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonzalez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00322-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180056v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;venot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beltran" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2001096" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A4EEC29B77D5D8F5A802E359EDCACA844B34B14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548977v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548973v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bessette" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05588311v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birsu Guzel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05590586v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05574351v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04719322v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05574367v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Naprix" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559181v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04709232v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734422v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734420v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sade" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04600156v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190370v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213954v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13043" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266894v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04158581v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Elias Arbarotti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serrano" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213991v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04157219v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03811910v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699236v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03333914v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guyot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429502v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02495436v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02968786v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120736v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03014063v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429565v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429530v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429534v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049351v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700684v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283407v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283419v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049498v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049210v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699808v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541513v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Martine" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699879v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caupos" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700707v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699812v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01453249v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01364948v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01373774v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575693v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patureau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deshayes" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699816v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Waldman" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marconi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paulic" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01380650v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700764v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810137v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vicari" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deutsch" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810099v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Deutsch" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150402v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700781v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246491v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797588v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01207142v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162334v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700733v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063308v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064680v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eudes" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700738v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064681v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968545v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989133v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989141v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00984585v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara-Matta" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945944v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818776v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806164v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berg&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coursimault" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806152v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806230v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756712v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WP120311" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806150v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gras" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chabance" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806138v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chebbo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806118v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maatouk" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Samrani" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907057v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Percot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barraud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00813566v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samarani" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711220v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rockne" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00671193v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758487v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758468v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tlili" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758447v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Samrani" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742389v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naah" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742410v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742328v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742392v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djouarev" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755600v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radomski" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521446v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758500v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758462v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742337v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758465v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755585v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822735v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755601v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755583v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742339v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758466v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762493v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742416v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762502v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742335v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762489v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762498v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762500v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762088v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761842v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761844v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180054v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768760v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Roux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05153231v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vujovic" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780215v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nabintu Kajoka" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184780v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347285v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04156946v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434398v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04278053v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213726v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699250v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancourt" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03372691v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160487v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02611056v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429543v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Saichi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leroyer" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guttmann" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649256v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rabate" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284067v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroyer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283388v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283394v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284029v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284175v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Saichi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lopez" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699797v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699801v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699767v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699794v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709602v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699887v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246508v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01154911v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699860v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700627v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01548234v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dargant" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Dargnat" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894924v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_382" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755633v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613229v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Falkinham" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04282024v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961381v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2698-x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845814v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766529v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priadi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbonaro-Lestel" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766528v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Teil" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourges" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargnat" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591421v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766515v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766516v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01700635v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>