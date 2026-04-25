--- v0 (2026-03-05)
+++ v1 (2026-04-25)
@@ -878,726 +878,726 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multichain Hidden Markov and Semi-Markov Models: Formalization, Inference, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+                <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t>
+              <w:t xml:space="preserve">MaSeMo : Markov, Semi-Markov Models and Associated Fields (from Theory to Application and back)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418804v1</w:t>
+                <w:t xml:space="preserve">hal-05448298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichain Hidden Markov and Semi-Markov Models: Formalization, Inference, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+                <w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Bacave</w:t>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Franc</w:t>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Plancade</w:t>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MaSeMo : Markov, Semi-Markov Models and Associated Fields (from Theory to Application and back)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.11</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448298v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic control for medical treatment optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep reinforcement learning for controlled piecewise deterministic Markov process in cancer treatment follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Vinyals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de lancement de la fédération OcciMath</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Perpignan, France</w:t>
+              <w:t xml:space="preserve">55ièmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550854v1</w:t>
+                <w:t xml:space="preserve">hal-04593903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de jeu stochastique pour la lutte anti-braconnage et un benchmark pour l'Apprentissage par Renforcement Multi-agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prasanna Maddila</w:t>
+                <w:t xml:space="preserve">Contrôle dynamique stochastique : une approche à base demodèles semi-Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleynen Alice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meritxell Vinyals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2024: 32èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres des Jeunes Statistien.ne.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Mar 2024, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699116v1</w:t>
+                <w:t xml:space="preserve">hal-04552358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reinforcement learning for controlled piecewise deterministic Markov process in cancer treatment follow-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic control for medical treatment optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ièmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de lancement de la fédération OcciMath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593903v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle dynamique stochastique : une approche à base demodèles semi-Markov</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orlane Rossini</w:t>
+                <w:t xml:space="preserve">Un modèle de jeu stochastique pour la lutte anti-braconnage et un benchmark pour l'Apprentissage par Renforcement Multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanna Maddila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Vinyals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres des Jeunes Statistien.ne.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Mar 2024, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">JFSMA 2024: 32èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552358v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning for Controlled Piecewise Deterministic Markov Process in Cancer Treatment Follow-up</w:t>
               </w:r>
@@ -1914,392 +1914,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An example of medical treatment optimization under model uncertainty</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Probability Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525006v1</w:t>
+                <w:t xml:space="preserve">hal-04243684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un exemple d'optimisation de traitement médical avec modèle incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleynen Alice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t>
+              <w:t xml:space="preserve">54es Journée de la Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243684v1</w:t>
+                <w:t xml:space="preserve">hal-04526161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d'optimisation de traitement médical avec modèle incertain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cleynen Alice</w:t>
+                <w:t xml:space="preserve">Contrôle dynamique stochastique : une approche à base de modèles semi-Markov Application à l'optimisation d'un traitement médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journée de la Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">8èmes rencontres de statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Henri Lebesgue, Nov 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526161v1</w:t>
+                <w:t xml:space="preserve">hal-04524975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle dynamique stochastique : une approche à base de modèles semi-Markov Application à l'optimisation d'un traitement médical</w:t>
+                <w:t xml:space="preserve">An example of medical treatment optimization under model uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
@@ -2317,73 +2317,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes rencontres de statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Henri Lebesgue, Nov 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Applied Probability Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524975v1</w:t>
+                <w:t xml:space="preserve">hal-04525006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An example of medical treatment optimization under model uncertainty</w:t>
               </w:r>
@@ -2860,568 +2860,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hidden semi-Markov model for inferring the structure of migratory bird flyway networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+                <w:t xml:space="preserve">Ordinal Polymatrix Games with Incomplete Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sam Nicol</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEC 2020 - International Statistical Ecology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Principles of Knowledge Representation and Reasoning (KR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Principles of Knowledge Representation and Reasoning, Incorporated (KR, Inc.), Sep 2020, Rhodes, Greece. pp.99-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/kr.2020/11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941691v1</w:t>
+                <w:t xml:space="preserve">hal-02997292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing All Equilibria in Ordinal Graphical Games</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Fargier</w:t>
+                <w:t xml:space="preserve">A hidden semi-Markov model for inferring the structure of migratory bird flyway networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEC 2020 - International Statistical Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688087v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinal Graph-Based Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Computing All Equilibria in Ordinal Graphical Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arij Azzabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fargier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_21⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Baltimore, France. pp.1004-1011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865988v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinal Polymatrix Games with Incomplete Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Ordinal Graph-Based Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Principles of Knowledge Representation and Reasoning (KR 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Principles of Knowledge Representation and Reasoning, Incorporated (KR, Inc.), Sep 2020, Rhodes, Greece. pp.99-108, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. pp.271-285, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/kr.2020/11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997292v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilistic Games with Incomplete Information (IJCAI 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Eighth International Joint Conference on Artificial Intelligence (IJCAI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1544-1550, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3449,312 +3449,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Jeux Hypergraphiques Ordinaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fargier</w:t>
+                <w:t xml:space="preserve">Réseau Bayésien Dynamique étiqueté pour l’apprentissage de réseau écologique d’arthropodes dans les cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Entretiens de Toulouse, Rencontres Aérospatiales 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAE, X Collège Polytechnique, ISAE-SUPAERO, Toulouse, France, Apr 2018, Toulouse, France. (support électronique)</w:t>
+              <w:t xml:space="preserve">9e Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes 2018 (JFRB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France. pp.article issu de communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044234v1</w:t>
+                <w:t xml:space="preserve">hal-02733817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau Bayésien Dynamique étiqueté pour l’apprentissage de réseau écologique d’arthropodes dans les cultures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidémiologie et conservation de la biodiversité : Défis pour la recherche sur les Processus Décisionnels de Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes 2018 (JFRB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France. pp.article issu de communication orale</w:t>
+              <w:t xml:space="preserve">INRIA Sequel team Seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733817v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémiologie et conservation de la biodiversité : Défis pour la recherche sur les Processus Décisionnels de Markov</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Jeux Hypergraphiques Ordinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRIA Sequel team Seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., May 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">11èmes Entretiens de Toulouse, Rencontres Aérospatiales 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAE, X Collège Polytechnique, ISAE-SUPAERO, Toulouse, France, Apr 2018, Toulouse, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097195v1</w:t>
+                <w:t xml:space="preserve">hal-03044234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DBN model to study the influence of epidemio surveillance networks on phytosanitary treatments</w:t>
               </w:r>
@@ -3878,77 +3878,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilistic games with incomplete information (LFA 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGI2A : Laboratoire de Génie Informatique et d’Automatique de l’Artois; AFIA : Association française pour l'intelligence artificielle, Nov 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3967,338 +3967,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation et résolution d’un problème en Santé Animale avec le cadre Leader-Follower MDP</w:t>
+                <w:t xml:space="preserve">Multi-objective forest management under risk by exploring Pareto frontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne France Viet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle - APIA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France. 8 p</w:t>
+              <w:t xml:space="preserve">Word Conference on Natural Resource Modeling WCNRM2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605347v1</w:t>
+                <w:t xml:space="preserve">hal-02785580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de réseaux d'interactions écologiques : une revue brève et incomplète</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+                <w:t xml:space="preserve">A modeling approach to evaluate the influence of spatial and temporal structure of an epidemiological surveillance network on the intensity of phytosanitary treatments on crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 5e Journées du GRET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603088v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeled DBN learning with community structure knowledge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+                <w:t xml:space="preserve">Efficient Policies for Stationary Possibilistic Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Machine Learning &amp; Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.17, </w:t>
+              <w:t xml:space="preserve">ECSQARU 2017: European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.306-317, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71246-8_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61581-3_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737954v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibria in Ordinal Games: A Framework based on Possibility Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4352,1077 +4408,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Policies for Stationary Possibilistic Markov Decision Processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fargier</w:t>
+                <w:t xml:space="preserve">Modèles de réseaux d'interactions écologiques : une revue brève et incomplète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSQARU 2017: European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les 5e Journées du GRET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863813v1</w:t>
+                <w:t xml:space="preserve">hal-01603088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and approximate inference in graphical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labeled DBN learning with community structure knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Scalable Uncertainty Management (SUM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Conference on Machine Learning &amp; Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71246-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116334v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation et résolution d'un problème en Santé Animale avec le cadre Leader-Follower MDP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formalisation et résolution d’un problème en Santé Animale avec le cadre Leader-Follower MDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle - APIA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561522v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de réseau bayésien dynamique étiqueté avec connaissance a priori sur la structure du réseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Auclair</w:t>
+                <w:t xml:space="preserve">Exact and approximate inference in graphical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Scalable Uncertainty Management (SUM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940468v1</w:t>
+                <w:t xml:space="preserve">hal-02116334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling approach to evaluate the influence of spatial and temporal structure of an epidemiological surveillance network on the intensity of phytosanitary treatments on crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+                <w:t xml:space="preserve">Apprentissage de réseau bayésien dynamique étiqueté avec connaissance a priori sur la structure du réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
+              <w:t xml:space="preserve">49èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734221v1</w:t>
+                <w:t xml:space="preserve">hal-02940468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective forest management under risk by exploring Pareto frontier</w:t>
+                <w:t xml:space="preserve">Formalisation et résolution d'un problème en Santé Animale avec le cadre Leader-Follower MDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Couture</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+                <w:t xml:space="preserve">Anne-France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word Conference on Natural Resource Modeling WCNRM2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785580v1</w:t>
+                <w:t xml:space="preserve">hal-01561522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning network structure using parameterized Dynamic Bayesian Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable collective pest management using a Graph-based Markov Decision Processes framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794165v1</w:t>
+                <w:t xml:space="preserve">hal-02797263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-follower MDP models with factored state space and many followers - followers abstraction, structured dynamics and state aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GMDPtoolbox: a Matlab library for solving Graph-based Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.9, </w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIA.?.1-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744157v1</w:t>
+                <w:t xml:space="preserve">hal-02741842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMDPtoolbox: a Matlab library for solving Graph-based Markov Decision Processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leader-follower MDP models with factored state space and many followers - followers abstraction, structured dynamics and state aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. </w:t>
+              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIA.?.1-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741842v1</w:t>
+                <w:t xml:space="preserve">hal-02744157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable collective pest management using a Graph-based Markov Decision Processes framework</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning network structure using parameterized Dynamic Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797263v1</w:t>
+                <w:t xml:space="preserve">hal-02794165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Markov decision process model to compare ecosystem services provided by agricultural landscapes</w:t>
               </w:r>
@@ -5516,64 +5516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicographic refinements in possibilistic decision trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5715,64 +5715,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicographic refinements in possibilistic Markov decision processes: the finite horizon case (LFA 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5817,178 +5817,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing interacting species within food webs through time</w:t>
+                <w:t xml:space="preserve">Résolution de PDMF^3 : processus décisionnels de Markov à transitions, récompenses et politiques stochastiques factorisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J.M. Probert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Macdonald-Madden</w:t>
+                <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCB: 27th International Congress for Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JFPDA 2015 - 10èmes Journées Francophones de Planification, Décision et Apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796135v1</w:t>
+                <w:t xml:space="preserve">hal-02739235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffinement de la décision séquentielle possibiliste : de l'utilité qualitative optimiste à l'utilité espérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6003,221 +5990,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. pp.article 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision in agroecosystems advanced modelling techniques studying global changes in environmental sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing interacting species within food webs through time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J.M. Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+                <w:t xml:space="preserve">Eve Macdonald-Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Global Biennial Conference of the</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCB: 27th International Congress for Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740144v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VBEM algorithm for the log gaussian cox process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6232,1460 +6193,1499 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Spatial Statistics 2015: emerging patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier., Jun 2015, Avignon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving F(3)MDPs: Collaborative Multiagent Markov Decision Processes with Factored Transitions, Rewards and Stochastic Policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision in agroecosystems advanced modelling techniques studying global changes in environmental sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Principles and Practice of Multi-Agent (PRIMA 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25524-8_1⟩</w:t>
+              <w:t xml:space="preserve">19th Global Biennial Conference of the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63536-5.00010-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743625v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Online Replanning Approach for Crop Fields Mapping with Autonomous UAVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Albore</w:t>
+                <w:t xml:space="preserve">Solving F(3)MDPs: Collaborative Multiagent Markov Decision Processes with Factored Transitions, Rewards and Stochastic Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Teichteil Königsbuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on automated planning and scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Principles and Practice of Multi-Agent (PRIMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bertinorio, Italy. pp.17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25524-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743538v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles graphiques stochastiques et optimisation pour la gestion des réseaux écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Online Replanning Approach for Crop Fields Mapping with Autonomous UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Teichteil Königsbuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA-ONIRIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nantes, France. 46 p</w:t>
+              <w:t xml:space="preserve">international conference on automated planning and scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Jérusalem, Israel. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794454v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending an Online (Re)Planning Platform for Crop Mapping with Autonomous UAVs through a Robotic Execution Framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles graphiques stochastiques et optimisation pour la gestion des réseaux écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Teichteil</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARK 2015 - Scheduling and Planning Applications woRKshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Jerusalem, Israel. 62 p</w:t>
+              <w:t xml:space="preserve">Séminaire INRA-ONIRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nantes, France. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740059v1</w:t>
+                <w:t xml:space="preserve">hal-02794454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de PDMF^3 : processus décisionnels de Markov à transitions, récompenses et politiques stochastiques factorisées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+                <w:t xml:space="preserve">Extending an Online (Re)Planning Platform for Crop Mapping with Autonomous UAVs through a Robotic Execution Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Teichteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPDA 2015 - 10èmes Journées Francophones de Planification, Décision et Apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">SPARK 2015 - Scheduling and Planning Applications woRKshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Jerusalem, Israel. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739235v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising spatial sampling for map reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MCEM algorithm for the log-Gaussian Cox process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Math-Info de l'INRA / Assemblée Générale du Département MIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Ecully, France</w:t>
+              <w:t xml:space="preserve">workshop of Spatial Statistics for Image Analysis and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aalborg, Denmark. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794202v1</w:t>
+                <w:t xml:space="preserve">hal-02739481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VBEM algorithm for the Log Gaussian Cox process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
+                <w:t xml:space="preserve">The importance of long-term monitoring for inferring populations dynamics: the example of the Biovigilance French network on weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Borgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop of Spatial Statistics for Image Analysis and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aalborg, Denmark. 1 p</w:t>
+              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE Joint Annual Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742189v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles graphiques stochastiques et optimisation pour la gestion des réseaux écologiques</w:t>
+                <w:t xml:space="preserve">Optimising spatial sampling for map reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées de l'Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées des Math-Info de l'INRA / Assemblée Générale du Département MIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792703v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk preferences and optimal management of uneven-aged forests in the presence of climate change: a Markov decision process approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+                <w:t xml:space="preserve">VBEM algorithm for the Log Gaussian Cox process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2014, Sopron, Hungary. 19 p</w:t>
+              <w:t xml:space="preserve">workshop of Spatial Statistics for Image Analysis and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aalborg, Denmark. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741407v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical games : théorie des jeux et inférence dans les modèles graphiques</w:t>
+                <w:t xml:space="preserve">Modèles graphiques stochastiques et optimisation pour la gestion des réseaux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizième journée du réseau AIGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nanterre, France. 26 p</w:t>
+              <w:t xml:space="preserve">Huitièmes Journées de l'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792120v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding good stochastic factored policies for factored Markov decision processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphical games : théorie des jeux et inférence dans les modèles graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. 2 p</w:t>
+              <w:t xml:space="preserve">Seizième journée du réseau AIGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nanterre, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742738v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCEM algorithm for the log-Gaussian Cox process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Delmas</w:t>
+                <w:t xml:space="preserve">Finding good stochastic factored policies for factored Markov decision processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop of Spatial Statistics for Image Analysis and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aalborg, Denmark. 32 p</w:t>
+              <w:t xml:space="preserve">21st European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739481v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of long-term monitoring for inferring populations dynamics: the example of the Biovigilance French network on weeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk preferences and optimal management of uneven-aged forests in the presence of climate change: a Markov decision process approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Borgy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+                <w:t xml:space="preserve">Stéphane S. Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE Joint Annual Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Dec 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">IUFRO symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2014, Sopron, Hungary. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800747v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques pour la gestion des réseaux écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of stochastic policies for factored Markov decision processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Dubois Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Journées Franciliennes de Recherche Opérationelle (JFRO) : "Intelligence Artificelle et Recherche Opérationelle pour le Développement Durable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle (AFIA). FRA., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">3. workshop AIGM : Algorithmic issues for inference in graphical models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803565v1</w:t>
+                <w:t xml:space="preserve">hal-01005047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of stochastic policies for factored Markov decision processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathématiques pour la gestion des réseaux écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. workshop AIGM : Algorithmic issues for inference in graphical models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">30. Journées Franciliennes de Recherche Opérationelle (JFRO) : "Intelligence Artificelle et Recherche Opérationelle pour le Développement Durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle (AFIA). FRA., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005047v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme VBEM pour le processus de Cox log gaussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,51 +7749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tractable Leader-Follower MDP model for animal disease management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. AAAI-13 Conference on Association for the Advancement of Artificial Intelligence (AAAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). Palo Alto, Californie, USA., Jul 2013, Bellevue, United States. 1687 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7812,338 +7812,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement-learning for sampling design in Markov random fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+                <w:t xml:space="preserve">Computational issues surrounding the dynamic optimisation of management of an ecological food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Macdonald-Madden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.12</w:t>
+              <w:t xml:space="preserve">ECAI 2012 Workshop AIGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. 1056 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191361v1</w:t>
+                <w:t xml:space="preserve">hal-02747922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational issues surrounding the dynamic optimisation of management of an ecological food web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Probert</w:t>
+                <w:t xml:space="preserve">Weeds sampling for map reconstruction: a Markov random field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eve Macdonald-Madden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2012 Workshop AIGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. 1056 p</w:t>
+              <w:t xml:space="preserve">Workshop on Spatial Statistics and Image Analysis in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Avignon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747922v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weeds sampling for map reconstruction: a Markov random field approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+                <w:t xml:space="preserve">Reinforcement-learning for sampling design in Markov random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Spatial Statistics and Image Analysis in Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Avignon, France. pp.4</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988416v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOMDPs: a Solution for Modelling Adaptive Management Problems</w:t>
               </w:r>
@@ -8254,51 +8254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reinforcement-learning algorithm for sampling design in Markov random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8421,446 +8421,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage adaptatif optimal dans les champs de Markov discrets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">An adaptive sampling method using Hidden Markov Random Fields for the mapping of weed at the field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPDA 2011 - Sixièmes journées francophones de planification, décision et apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">EWRS 2011 - 4th Workshop of the EWRS Working Group Weeds and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744532v1</w:t>
+                <w:t xml:space="preserve">hal-02802213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive sampling method using Hidden Markov Random Fields for the mapping of weed at the field scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Echantillonnage adaptatif optimal dans les champs de Markov discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRS 2011 - 4th Workshop of the EWRS Working Group Weeds and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">JFPDA 2011 - Sixièmes journées francophones de planification, décision et apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802213v1</w:t>
+                <w:t xml:space="preserve">hal-02744532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial sampling in HMRF mapping problems: static and adaptive algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Echantillonnage spatial basé sur le krigeage pour la reconstruction de carte d’occurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barry Brook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCS10 European Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">17. Congrès francophone AFRIF-AFIA : Reconnaissance des Formes et Intelligence Artificielle. RFIA 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754975v1</w:t>
+                <w:t xml:space="preserve">hal-02755228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving adaptive sampling problems in graphical models using Markov decision process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+                <w:t xml:space="preserve">Spatial sampling in HMRF mapping problems: static and adaptive algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Mac Nally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Brook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCS10 European Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607684v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-theoretic optimal sampling in Hidden Markov Random Fiels</w:t>
               </w:r>
@@ -8944,299 +8944,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage spatial basé sur le krigeage pour la reconstruction de carte d’occurrence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Solving adaptive sampling problems in graphical models using Markov decision process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès francophone AFRIF-AFIA : Reconnaissance des Formes et Intelligence Artificielle. RFIA 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8 p</w:t>
+              <w:t xml:space="preserve">ECCS10 European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755228v1</w:t>
+                <w:t xml:space="preserve">hal-01607684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based adaptive spatial sampling for occurrence map construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcement learning for spatial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Paul Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompSust 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ithaca, New-York St., United States. 46 p</w:t>
+              <w:t xml:space="preserve">18. World IMACS Congress and MODSIM09. International Congress on Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cairns, Australia. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819459v1</w:t>
+                <w:t xml:space="preserve">hal-02752972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning for spatial processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-based adaptive spatial sampling for occurrence map construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. World IMACS Congress and MODSIM09. International Congress on Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cairns, Australia. 7 p</w:t>
+              <w:t xml:space="preserve">CompSust 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ithaca, New-York St., United States. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752972v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph-based Markov decision process framework applied to the optimization of strategies for integrated management of diseases</w:t>
               </w:r>
@@ -9897,247 +9897,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can qualitative utility criteria obey the sure thing principle ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décision séquentielle possibiliste en environnement partiellement observable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Information Processing Managment of Uncertainly (IPMU 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Conférence RFIA'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771357v1</w:t>
+                <w:t xml:space="preserve">hal-02768403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical comparison of probabilistic and possibilistic markov decision processes algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can qualitative utility criteria obey the sure thing principle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">8th International Conference on Information Processing Managment of Uncertainly (IPMU 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765775v1</w:t>
+                <w:t xml:space="preserve">hal-02771357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision séquentielle possibiliste en environnement partiellement observable</w:t>
+                <w:t xml:space="preserve">Empirical comparison of probabilistic and possibilistic markov decision processes algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence RFIA'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768403v1</w:t>
+                <w:t xml:space="preserve">hal-02765775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de charge polluante en cave vinicole par coopération de modèles et contraintes flexibles</w:t>
               </w:r>
@@ -10238,252 +10238,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de charge polluante en cave vinicole par coopération de modèles et contraintes flexibles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Alvarez</w:t>
+                <w:t xml:space="preserve">Qualitative decision theory with Sugeno integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 1998)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Conference on Uncertainty in Artificial Intelligence (UAI 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Madison, Wisconsin, United States. pp.121--128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1301.7372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026175v1</w:t>
+                <w:t xml:space="preserve">hal-04026168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative decision theory with Sugeno integrals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+                <w:t xml:space="preserve">Diagnostic de charge polluante en cave vinicole par coopération de modèles et contraintes flexibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference on Uncertainty in Artificial Intelligence (UAI 1998)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Paris, France. pp.948--955</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026168v1</w:t>
+                <w:t xml:space="preserve">hal-04026175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical representation and computation of optimal decisions in a qualitative setting</w:t>
               </w:r>
@@ -10846,98 +10846,429 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, Paris, France. pp.265--272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Adversarial Team Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanna Maddila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Vinyals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:431ea4001c93bca6cfe729d42ba7e4fed0b95643;origin=https://hal.archives-ouvertes.fr/hal-05461357;visit=swh:1:snp:84ac0f6ac90eda82ffb9d4c07ecd9488d3536705;anchor=swh:1:rel:eed138b079a432accfeefef18828f7a7ec86cf14;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GMtoolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MDPtoolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iadine Chadès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Hidden Semi-Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10982,495 +11313,495 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Comprehensive Guide to HSMM: Theory, Software, and Advanced Extensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2025, 9781836690351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394427581.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plurality of viewpoints regarding the uncertainties of the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2018, 978-3-030-01952-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning ecological networks from next-generation sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaniya Kamenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, 2016, Advances In Ecological Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification en intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Teichtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l'intelligence artificielle : volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cepadues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 364 p., 2014, Algorithmes pour l'intelligence artificielle, 978-2364930421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling interaction networks for enhanced ecosystem services in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11505,308 +11836,308 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Radoszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Networks in an Agricultural World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Networks in an Agricultural World</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 524p., 2013, Advances In Ecological Research, 978-0-12-420002-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-420002-9.00007-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning under uncertainty with markov decision processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision making process: concepts and methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-1-84821-116-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Standard Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Markov Decision Processes in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.319-359, 2010, 978-1-84821-167-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of qualitative decision rules under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11842,217 +12173,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouyssou, Denis; Dubois, Didier; Pirlot, Marc; Prade, Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Making Process: Concepts and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.435-473, 2009, 978-1848211162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères non classiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus décisionnels de Markov en intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Lavoisier, pp.179-218, 2008, Informatique et systèmes d'information, 978-2-7462-2057-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères qualitatifs pour la décision dans l'incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12088,96 +12419,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouyssou, Denis; Dubois, Didier; Pirlot, Marc; Prade, Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 2 : risque et incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-137, 2006, Traité IC2, série Informatique et Systèmes d'Information, 978-2746212909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can qualitative utility criteria obey the sure thing principale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12187,119 +12518,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Bouchon-Meunier; Julio Gutiérrez-Ríos; Luis Magdalena; Ronald R. Yager. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies for Constructing Intelligent Systems 1 Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physica-Verlag HD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167--178, 2002, Studies in Fuzziness and Soft Computing (STUDFUZZ), 978-3-662-00329-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7908-1797-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision, Non-monotonicreasoning, possibilistic logic: An introductory survey of recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12334,255 +12665,255 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jack Minker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic-Based Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 597 (chapter 15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333-358, 2001, The Springer International Series in Engineering and Computer Science book series (SECS), 978-1-4613-5618-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4615-1567-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of the discrete Sugeno integral in decision-making: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colorni, A.; Paruccini, M.; Roy, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A-MCD-A - Aide Multi Critère à la Décision (Multiple Criteria Decision Aiding)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Commission Joint Research Centre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-98, 2001, 978-9289409940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative décision theory with Sugeno Integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12615,87 +12946,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grabisch, Michel; Murofushi, Toshiaki; Sugeno, Michio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy measures and Integrals: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Physica-Verlag, pp. 314-322, 2000, Studies in Fuzziness and Soft Computing, 978-3-7908-1860-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision, nonmonotonic reasoning and possibilistic logic : an introductory survey of recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12726,117 +13057,117 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic-based artificial intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 597, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer; Kluwer Academic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333-358, 2000, The Springer International Series in Engineering and Computer Science book series (SECS), 978-1-4613-5618-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4615-1567-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative decision theory with Sugeno integral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12869,51 +13200,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grabisch, Michel; Murofushi, Toshiaki; Sugeno, Michio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy measures and integrals: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, , 2000, Studies in Fuzziness and Soft Computing book series (STUDFUZZ), 978-3790818604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12923,329 +13254,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte-Carlo planning strategy for medical follow-up optimization: Illustration on multiple myeloma data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Thierry D’argenlieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cleynen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (12), pp.e0315661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0315661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward AI-designed innovation diffusion policies using agent-based simulations and reinforcement learning: The case of digital tool adoption in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritxell Vinyals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (1000785), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fams.2023.1000785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FlywayNet : A hidden semi‐Markov model for inferring the structure of migratory bird networks from count data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13267,339 +13598,339 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.265-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.14011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning for crop management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Corbeels</w:t>
+                <w:t xml:space="preserve">Solving possibilistic games with incomplete information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107182⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143 (C), pp.139 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2022.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834290v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving possibilistic games with incomplete information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fargier</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning for crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2022.01.009⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.107182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744954v2</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pest monitoring networks using a simulation-based approach to contribute to pesticide reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13648,2312 +13979,2312 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 141, pp.24-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tpb.2021.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Sequential Forest Management Under Risk Using a Markov Decision Process-Pareto Frontier Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (2), pp.125-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10666-020-09736-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (6), pp.44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">The value of understanding feedbacks from ecosystem functions to species for managing ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Macdonald-Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Dee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11890-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02263853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicographic refinements in possibilistic decision trees and finite-horizon Markov decision processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exact or approximate inference in graphical models: why the choice is dictated by the treewidth, and how variable elimination can be exploited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2018.02.006⟩</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (2), pp.89-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/anzs.12257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621459v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact or approximate inference in graphical models: why the choice is dictated by the treewidth, and how variable elimination can be exploited</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lexicographic refinements in possibilistic decision trees and finite-horizon Markov decision processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/anzs.12257⟩</w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (1), pp.85-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2018.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433018v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of understanding feedbacks from ecosystem functions to species for managing ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura E. Dee</w:t>
+                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11890-7⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02618699v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des populations : pallier le manque de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau bayésien dynamique étiqueté pour l’apprentissage de structure d’un réseau écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Auclair</w:t>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tangente (Paris)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (1/2018), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIA.32.1-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618071v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic minimum set problem for reserve design: Heuristic solutions for large problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+                <w:t xml:space="preserve">Dynamique des populations : pallier le manque de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bradley Stith</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.26-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626203v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Win-wins for biodiversity and ecosystem service conservation depend on the trophic levels of the species providing services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+                <w:t xml:space="preserve">Dynamic minimum set problem for reserve design: Heuristic solutions for large problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred A. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Stith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13192⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621052v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There's no harm in having too much: A comprehensive toolbox of methods in trophic ecology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">Win-wins for biodiversity and ecosystem service conservation depend on the trophic levels of the species providing services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Dee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iadine Chades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Webs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (5), pp.2160 - 2170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2018.e00100⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01926513v1</w:t>
+                <w:t xml:space="preserve">hal-02621052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicographic refinements in stationary possibilistic Markov Decision Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 103 (Virtual special issue on the 14th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2017)), pp.343-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijar.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau bayésien dynamique étiqueté pour l’apprentissage de structure d’un réseau écologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">There's no harm in having too much: A comprehensive toolbox of methods in trophic ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIA.32.1-9⟩</w:t>
+              <w:t xml:space="preserve">Food Webs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.e00100-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2018.e00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02618147v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMDPtoolbox: A Matlab library for designing spatial management policies. Application to the long-term collective management of an airborne disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+                <w:t xml:space="preserve">Finding the best management policy to eradicate invasive species from spatial ecological networks with simultaneous actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iadine Chadès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617874v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the best management policy to eradicate invasive species from spatial ecological networks with simultaneous actions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sam Nicol</w:t>
+                <w:t xml:space="preserve">GMDPtoolbox: A Matlab library for designing spatial management policies. Application to the long-term collective management of an airborne disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iadine Chadès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12884⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606443v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling for weed spatial distribution mapping need not be adaptive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+                <w:t xml:space="preserve">Using food-web theory to conserve ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mcdonald-Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward T. Game</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. J. Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iadine Chades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10651-015-0337-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640008v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk aversion and optimal management of an uneven-aged forest under risk of windthrow: A Markov decision process approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+                <w:t xml:space="preserve">Sampling for weed spatial distribution mapping need not be adaptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfe.2016.08.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.233 - 255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10651-015-0337-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413550v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using food-web theory to conserve ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Mcdonald-Madden</w:t>
+                <w:t xml:space="preserve">Risk aversion and optimal management of an uneven-aged forest under risk of windthrow: A Markov decision process approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.94-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfe.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633617v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of weeds in the soil seed bank: a hidden markov model to estimate life history traits from standing plant time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Borgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15961,1422 +16292,1431 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0139278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDPtoolbox: a multi-platform toolbox to solve stochastic dynamic programming problems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+                <w:t xml:space="preserve">Reinforcement learning-based design of sampling policies under cost constraints in Markov random fields: application to weed map reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.00888⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631147v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning-based design of sampling policies under cost constraints in Markov random fields: application to weed map reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+                <w:t xml:space="preserve">MDPtoolbox: a multi-platform toolbox to solve stochastic dynamic programming problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iadine Chadès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Online: 14 JUL 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.00888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633760v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based adaptive spatial sampling for occurrence map construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décision dans les agro-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-011-9287-3⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.409-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.27.409-442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645082v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision dans les agro-écosystèmes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-based adaptive spatial sampling for occurrence map construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Brook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Mac Nally</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.27.409-442⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9287-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650505v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework and a mean-field algorithm for the local control of spatial processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicklas Forsell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (1), pp.66-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijar.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of the risk of wind damage in forestry: a graph-based Markov decision process approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicklas Forsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peder Wikström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Blennow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 190 (1), pp.57-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10479-009-0522-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity results and algorithms for possibilistic influence diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 172 (8-9), pp.1018-1044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.artint.2007.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic reserve site selection under contagion risk of deforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Elie Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 201 (1), pp.75-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative decision under uncertainty : back to expected utility</w:t>
+                <w:t xml:space="preserve">Qualitative decision under uncertainty: back to expected utility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 164 (1-2), pp.245-280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artini.2004.12.002⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 164 (1-2), pp.245--280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2004.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679268v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative decision under uncertainty: back to expected utility</w:t>
+                <w:t xml:space="preserve">Qualitative decision under uncertainty : back to expected utility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 164 (1-2), pp.245--280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2004.12.002⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 164 (1-2), pp.245-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artini.2004.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04268352v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exception-tolerant reasoning and decision under uncertainty using qualitative possibility theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of the discrete Sugeno integral in decision-making: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fargier</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9 (5), pp. 539-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218488501001058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299686v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-theoretic foundations of qualitative possibility theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17395,234 +17735,225 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 128 (3), pp.459-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0377-2217(99)00473-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of the discrete Sugeno integral in decision-making: a survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exception-tolerant reasoning and decision under uncertainty using qualitative possibility theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Roubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (3), pp.9-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394646v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using possibilistic logic for modeling qualitative decision: Atms-based algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17654,92 +17985,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 37 (1-2), pp.1-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FI-1999-371201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy constraint satisfaction problem in the wine industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17781,167 +18112,167 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Applications in Engineering and Technology, 6 (3), pp.361-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards qualitative approaches to multi-stage decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 19 (3-4), pp.441-471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0888-613X(98)10019-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17951,567 +18282,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of GAMA days 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Nga Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diep Anh Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMA days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04179579v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-02799565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal approach to managing two-species competition stopping the Gambusia fish invasion of Edgbaston Mound springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18553,212 +18650,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCB: 27th International Congress for Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Montpellier, France. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for IPM : advances in the methodological workpackage of PURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Holst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Langrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future IPM in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy. 334 p., 2013, Future IPM in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic decision framework to optimize the dynamics of a network evolution: application to the control of childhood diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18773,51 +18870,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCS'07 European Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dresden, Germany. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18827,143 +18924,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package MDPtoolbox R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iadine Chades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18973,139 +19070,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning based design of sampling policies under cost constraints in Markov Random Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiomatisation de la décision qualitative dans l'incertain et raffinement de l'approche maximin (avec la collaboration de Philippe Fortemps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19118,73 +19215,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche en Informatique de Toulouse. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche possibiliste de la décision qualitative dans l'incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19223,222 +19320,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche en Informatique de Toulouse. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation de critères et préférences conditionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fortemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche en Informatique de Toulouse. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes flexibles et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19463,51 +19560,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche en Informatique de Toulouse. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19517,91 +19614,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et algorithmes pour la décision séquentielle dans l'incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Toulouse III - Paul Sabatier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19611,114 +19708,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche ordinale de la décision dans l'incertain : axiomatisation, représentation logique et application à la décision séquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Toulouse III - Paul Sabatier, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02841119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId416"/>
+      <w:footerReference w:type="default" r:id="rId418"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19865,51 +19962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917907v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Maddila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbadin R&#233;gis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinyals Meritxell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054392v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rossini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Nicol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleynen Alice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695790v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Prasanna Maddila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI56018.2022.00208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822343v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Azzabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Ben Amor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fargier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00156" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Trabelsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2020/11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879715v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/214" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb El Khalfi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_28" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744157v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-116" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.?.1-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Radoszycki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-202" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.M. Probert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Macdonald-Madden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Radoszycki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil K&#246;nigsbuch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792120v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742738v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Dubois Peyrard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Probert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755264v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Carwardine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara G. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nicol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-181" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spring" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mac Nally" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Brook" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Niaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-687" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755228v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819459v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Paul Forsell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755289v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03952102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BNW62CPX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026168v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1301.7372" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458323v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798540v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichtel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/algorithmes-pour-intelligence-artificielle-volume-serie-panorama-intelligence-artificielle-9782364930421.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543466v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652504/49/supp/C" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00007-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805275v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848211163.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291280v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bouzid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353598v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Decision+Making+Process%3A+Concepts+and+Methods-p-9781848211162" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364219v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-2-risque-et-incertain/bouyssou/descriptif-9782746212909" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269871v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1797-3_13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1797-3_13" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300215v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9780792372240" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-1567-8_15" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA6722A312CBBDE40D2925C4688A148CB3F17411/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394650v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10993/9460" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394663v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840347v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-1-4615-1567-8_15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840202v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382747v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Thierry D&#8217;argenlieu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315661" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sadou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2023.1000785" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092604v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834290v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107182" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744954v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.01.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2021.06.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181768v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09736-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621459v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.02.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433018v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12257" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618699v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xiao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Dee" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11890-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618071v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. Johnson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Stith" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193093" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621052v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chades" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13192" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124080v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.10.011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618147v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.1-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606443v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12884" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640008v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-015-0337-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413550v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2016.08.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633617v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mcdonald-Madden" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Game" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. J. Baxter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10245" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630234v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139278" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631147v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00888" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633760v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.10.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645082v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Spring" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9287-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W638CPPG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833151v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.09.007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNXPR0ZD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833150v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peder Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Blennow" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0522-7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MXC4X04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661247v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.11.008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657333v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.07.036" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679268v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artini.2004.12.002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268352v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2004.12.002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0BT3JPT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299686v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(99)00473-7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXT40P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394646v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488501001058" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300799v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-1999-371201" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577830v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695199v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(98)10019-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ5DSQQX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04179579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nga Phung" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Anh Phung" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786535v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799565v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799572v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753638v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603089v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005064v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019611v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038100v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049231v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fortemps" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053432v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fade" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818771v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841119v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917907v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Maddila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbadin R&#233;gis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinyals Meritxell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054392v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rossini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Nicol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleynen Alice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695790v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Prasanna Maddila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI56018.2022.00208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822343v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Ben Amor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Trabelsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2020/11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Azzabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fargier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879715v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/214" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb El Khalfi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_28" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_10" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.?.1-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-116" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Radoszycki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-202" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Radoszycki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.M. Probert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Macdonald-Madden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil K&#246;nigsbuch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005047v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Dubois Peyrard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Probert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755264v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Carwardine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara G. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nicol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-181" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spring" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mac Nally" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Brook" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Niaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-687" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607684v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Paul Forsell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755289v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03952102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BNW62CPX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768403v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1301.7372" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:431ea4001c93bca6cfe729d42ba7e4fed0b95643;origin=https://hal.archives-ouvertes.fr/hal-05461357;visit=swh:1:snp:84ac0f6ac90eda82ffb9d4c07ecd9488d3536705;anchor=swh:1:rel:eed138b079a432accfeefef18828f7a7ec86cf14;path=/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799565v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichtel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/algorithmes-pour-intelligence-artificielle-volume-serie-panorama-intelligence-artificielle-9782364930421.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652504/49/supp/C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00007-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848211163.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291280v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bouzid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Decision+Making+Process%3A+Concepts+and+Methods-p-9781848211162" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364219v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-2-risque-et-incertain/bouyssou/descriptif-9782746212909" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269871v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1797-3_13" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1797-3_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9780792372240" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-1567-8_15" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA6722A312CBBDE40D2925C4688A148CB3F17411/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10993/9460" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394663v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840347v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-1-4615-1567-8_15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840202v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382747v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Thierry D&#8217;argenlieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315661" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136382v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sadou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2023.1000785" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092604v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744954v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.01.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107182" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295506v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2021.06.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181768v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09736-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618699v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xiao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Dee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11890-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433018v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12257" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621459v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.02.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618147v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.1-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618071v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626203v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. Johnson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Stith" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193093" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621052v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chades" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13192" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124080v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.10.011" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606443v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12884" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617874v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633617v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mcdonald-Madden" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Game" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. J. Baxter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10245" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-015-0337-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413550v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2016.08.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630234v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139278" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633760v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.10.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631147v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00888" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645082v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Spring" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9287-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W638CPPG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833151v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.09.007" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNXPR0ZD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833150v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peder Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Blennow" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0522-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MXC4X04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.11.008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657333v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.07.036" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268352v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2004.12.002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0BT3JPT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679268v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artini.2004.12.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394646v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488501001058" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385598v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(99)00473-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXT40P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299686v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300799v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-1999-371201" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577830v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695199v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(98)10019-1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ5DSQQX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04179579v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nga Phung" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Anh Phung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799572v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753638v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603089v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005064v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019611v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038100v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049231v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fortemps" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053432v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fade" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818771v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841119v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>