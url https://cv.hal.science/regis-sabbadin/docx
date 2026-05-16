--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1128,51 +1128,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reinforcement learning for controlled piecewise deterministic Markov process in cancer treatment follow-up</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning for Controlled Piecewise Deterministic Markov Process in Cancer Treatment Follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
@@ -1203,425 +1203,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritxell Vinyals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ièmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La journée Santé et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle (PFIA), Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593903v1</w:t>
+                <w:t xml:space="preserve">hal-04695790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle dynamique stochastique : une approche à base demodèles semi-Markov</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">APE: An Anti-poaching Multi-Agent Reinforcement Learning Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanna Maddila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleynen Alice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Orlane Rossini</w:t>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Vinyals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres des Jeunes Statistien.ne.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Mar 2024, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">17th European Workshop on Reinforcement Learning (EWRL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552358v1</w:t>
+                <w:t xml:space="preserve">hal-04699166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic control for medical treatment optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orlane Rossini</w:t>
+                <w:t xml:space="preserve">Un modèle de jeu stochastique pour la lutte anti-braconnage et un benchmark pour l'Apprentissage par Renforcement Multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanna Maddila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Vinyals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de lancement de la fédération OcciMath</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Perpignan, France</w:t>
+              <w:t xml:space="preserve">JFSMA 2024: 32èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550854v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de jeu stochastique pour la lutte anti-braconnage et un benchmark pour l'Apprentissage par Renforcement Multi-agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prasanna Maddila</w:t>
+                <w:t xml:space="preserve">Stochastic control for medical treatment optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2024: 32èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Journées de lancement de la fédération OcciMath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699116v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning for Controlled Piecewise Deterministic Markov Process in Cancer Treatment Follow-up</w:t>
+                <w:t xml:space="preserve">Deep reinforcement learning for controlled piecewise deterministic Markov process in cancer treatment follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
@@ -1652,194 +1665,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritxell Vinyals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La journée Santé et IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle (PFIA), Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">55ièmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695790v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APE: An Anti-poaching Multi-Agent Reinforcement Learning Benchmark</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle dynamique stochastique : une approche à base demodèles semi-Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+                <w:t xml:space="preserve">Cleynen Alice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meritxell Vinyals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Workshop on Reinforcement Learning (EWRL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres des Jeunes Statistien.ne.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Mar 2024, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699166v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Poaching as a Partially Observable Stochastic Game</w:t>
               </w:r>
@@ -1914,392 +1914,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An example of medical treatment optimization under model uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Processus markoviens, semi-markoviens et leurs applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243684v1</w:t>
+                <w:t xml:space="preserve">hal-04525018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d'optimisation de traitement médical avec modèle incertain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cleynen Alice</w:t>
+                <w:t xml:space="preserve">An example of medical treatment optimization under model uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journée de la Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Applied Probability Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526161v1</w:t>
+                <w:t xml:space="preserve">hal-04525006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle dynamique stochastique : une approche à base de modèles semi-Markov Application à l'optimisation d'un traitement médical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Cleynen</w:t>
+                <w:t xml:space="preserve">Un exemple d'optimisation de traitement médical avec modèle incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleynen Alice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes rencontres de statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Henri Lebesgue, Nov 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">54es Journée de la Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524975v1</w:t>
+                <w:t xml:space="preserve">hal-04526161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An example of medical treatment optimization under model uncertainty</w:t>
+                <w:t xml:space="preserve">Contrôle dynamique stochastique : une approche à base de modèles semi-Markov Application à l'optimisation d'un traitement médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
@@ -2317,181 +2300,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Probability Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">8èmes rencontres de statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Henri Lebesgue, Nov 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525006v1</w:t>
+                <w:t xml:space="preserve">hal-04524975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An example of medical treatment optimization under model uncertainty</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus markoviens, semi-markoviens et leurs applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525018v1</w:t>
+                <w:t xml:space="preserve">hal-04243684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Hypergraphical Bayesian Games</w:t>
               </w:r>
@@ -2977,295 +2977,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hidden semi-Markov model for inferring the structure of migratory bird flyway networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+                <w:t xml:space="preserve">Computing All Equilibria in Ordinal Graphical Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sam Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEC 2020 - International Statistical Ecology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Baltimore, France. pp.1004-1011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941691v1</w:t>
+                <w:t xml:space="preserve">hal-04688087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing All Equilibria in Ordinal Graphical Games</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Fargier</w:t>
+                <w:t xml:space="preserve">A hidden semi-Markov model for inferring the structure of migratory bird flyway networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEC 2020 - International Statistical Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04688087v1</w:t>
+                <w:t xml:space="preserve">hal-02941691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinal Graph-Based Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arij Azzabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3449,234 +3449,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau Bayésien Dynamique étiqueté pour l’apprentissage de réseau écologique d’arthropodes dans les cultures</w:t>
+                <w:t xml:space="preserve">A DBN model to study the influence of epidemio surveillance networks on phytosanitary treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Auclair</w:t>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bohan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes 2018 (JFRB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Toulouse, France. pp.article issu de communication orale</w:t>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733817v1</w:t>
+                <w:t xml:space="preserve">hal-02097235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémiologie et conservation de la biodiversité : Défis pour la recherche sur les Processus Décisionnels de Markov</w:t>
+                <w:t xml:space="preserve">Possibilistic games with incomplete information (LFA 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRIA Sequel team Seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., May 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">27èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGI2A : Laboratoire de Génie Informatique et d’Automatique de l’Artois; AFIA : Association française pour l'intelligence artificielle, Nov 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097195v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jeux Hypergraphiques Ordinaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arij Azzabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,290 +3760,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Entretiens de Toulouse, Rencontres Aérospatiales 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAE, X Collège Polytechnique, ISAE-SUPAERO, Toulouse, France, Apr 2018, Toulouse, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DBN model to study the influence of epidemio surveillance networks on phytosanitary treatments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseau Bayésien Dynamique étiqueté pour l’apprentissage de réseau écologique d’arthropodes dans les cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Gaba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes 2018 (JFRB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France. pp.article issu de communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097235v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic games with incomplete information (LFA 2018)</w:t>
+                <w:t xml:space="preserve">Epidémiologie et conservation de la biodiversité : Défis pour la recherche sur les Processus Décisionnels de Markov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meriem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGI2A : Laboratoire de Génie Informatique et d’Automatique de l’Artois; AFIA : Association française pour l'intelligence artificielle, Nov 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">INRIA Sequel team Seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733669v1</w:t>
+                <w:t xml:space="preserve">hal-02097195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective forest management under risk by exploring Pareto frontier</w:t>
               </w:r>
@@ -4107,64 +4107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
@@ -4187,1467 +4187,1467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Policies for Stationary Possibilistic Markov Decision Processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact and approximate inference in graphical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSQARU 2017: European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Scalable Uncertainty Management (SUM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Granada, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863813v1</w:t>
+                <w:t xml:space="preserve">hal-02116334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibria in Ordinal Games: A Framework based on Possibility Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fargier</w:t>
+                <w:t xml:space="preserve">Modèles de réseaux d'interactions écologiques : une revue brève et incomplète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International joint conference on artificial intelligence (IJCAI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les 5e Journées du GRET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733711v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de réseaux d'interactions écologiques : une revue brève et incomplète</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+                <w:t xml:space="preserve">Labeled DBN learning with community structure knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 5e Journées du GRET</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Conference on Machine Learning &amp; Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71246-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603088v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeled DBN learning with community structure knowledge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+                <w:t xml:space="preserve">Formalisation et résolution d’un problème en Santé Animale avec le cadre Leader-Follower MDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Machine Learning &amp; Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle - APIA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737954v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation et résolution d’un problème en Santé Animale avec le cadre Leader-Follower MDP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+                <w:t xml:space="preserve">Equilibria in Ordinal Games: A Framework based on Possibility Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle - APIA 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International joint conference on artificial intelligence (IJCAI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.105-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605347v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and approximate inference in graphical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Policies for Stationary Possibilistic Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Scalable Uncertainty Management (SUM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSQARU 2017: European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.306-317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61581-3_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116334v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de réseau bayésien dynamique étiqueté avec connaissance a priori sur la structure du réseau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+                <w:t xml:space="preserve">Formalisation et résolution d'un problème en Santé Animale avec le cadre Leader-Follower MDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940468v1</w:t>
+                <w:t xml:space="preserve">hal-01561522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation et résolution d'un problème en Santé Animale avec le cadre Leader-Follower MDP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+                <w:t xml:space="preserve">Apprentissage de réseau bayésien dynamique étiqueté avec connaissance a priori sur la structure du réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">49èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561522v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable collective pest management using a Graph-based Markov Decision Processes framework</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leader-follower MDP models with factored state space and many followers - followers abstraction, structured dynamics and state aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797263v1</w:t>
+                <w:t xml:space="preserve">hal-02744157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMDPtoolbox: a Matlab library for solving Graph-based Markov Decision Processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning network structure using parameterized Dynamic Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB) 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIA.?.1-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02741842v1</w:t>
+                <w:t xml:space="preserve">hal-02794165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-follower MDP models with factored state space and many followers - followers abstraction, structured dynamics and state aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GMDPtoolbox: a Matlab library for solving Graph-based Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.9, </w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIA.?.1-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744157v1</w:t>
+                <w:t xml:space="preserve">hal-02741842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning network structure using parameterized Dynamic Bayesian Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable collective pest management using a Graph-based Markov Decision Processes framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794165v1</w:t>
+                <w:t xml:space="preserve">hal-02797263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov decision process model to compare ecosystem services provided by agricultural landscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Radoszycki</w:t>
+                <w:t xml:space="preserve">Lexicographic refinements in possibilistic decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software - iEMSs 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, La Hague, France. pp.202-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602920v1</w:t>
+                <w:t xml:space="preserve">hal-01445237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicographic refinements in possibilistic decision trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fargier</w:t>
+                <w:t xml:space="preserve">A Markov decision process model to compare ecosystem services provided by agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Radoszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software - iEMSs 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445237v1</w:t>
+                <w:t xml:space="preserve">hal-01602920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et optimisation pour la gestion de la biodiversité et des services écosystémiques</w:t>
               </w:r>
@@ -5728,51 +5728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicographic refinements in possibilistic Markov decision processes: the finite horizon case (LFA 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5912,472 +5912,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffinement de la décision séquentielle possibiliste : de l'utilité qualitative optimiste à l'utilité espérée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fargier</w:t>
+                <w:t xml:space="preserve">Managing interacting species within food webs through time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J.M. Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Macdonald-Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. pp.article 70</w:t>
+              <w:t xml:space="preserve">ICCB: 27th International Congress for Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213934v1</w:t>
+                <w:t xml:space="preserve">hal-02796135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing interacting species within food webs through time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+                <w:t xml:space="preserve">Raffinement de la décision séquentielle possibiliste : de l'utilité qualitative optimiste à l'utilité espérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCB: 27th International Congress for Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. pp.article 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796135v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VBEM algorithm for the log gaussian cox process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
+                <w:t xml:space="preserve">Decision in agroecosystems advanced modelling techniques studying global changes in environmental sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Spatial Statistics 2015: emerging patterns</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Global Biennial Conference of the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63536-5.00010-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740052v1</w:t>
+                <w:t xml:space="preserve">hal-02740144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision in agroecosystems advanced modelling techniques studying global changes in environmental sciences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+                <w:t xml:space="preserve">VBEM algorithm for the log gaussian cox process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Global Biennial Conference of the</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Spatial Statistics 2015: emerging patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier., Jun 2015, Avignon, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63536-5.00010-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02740144v1</w:t>
+                <w:t xml:space="preserve">hal-02740052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving F(3)MDPs: Collaborative Multiagent Markov Decision Processes with Factored Transitions, Rewards and Stochastic Policies</w:t>
               </w:r>
@@ -6886,51 +6886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Borgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,191 +6979,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising spatial sampling for map reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VBEM algorithm for the Log Gaussian Cox process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Math-Info de l'INRA / Assemblée Générale du Département MIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Ecully, France</w:t>
+              <w:t xml:space="preserve">workshop of Spatial Statistics for Image Analysis and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aalborg, Denmark. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794202v1</w:t>
+                <w:t xml:space="preserve">hal-02742189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VBEM algorithm for the Log Gaussian Cox process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimising spatial sampling for map reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop of Spatial Statistics for Image Analysis and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aalborg, Denmark. 1 p</w:t>
+              <w:t xml:space="preserve">Journées des Math-Info de l'INRA / Assemblée Générale du Département MIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742189v1</w:t>
+                <w:t xml:space="preserve">hal-02794202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles graphiques stochastiques et optimisation pour la gestion des réseaux écologiques</w:t>
               </w:r>
@@ -7212,588 +7212,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical games : théorie des jeux et inférence dans les modèles graphiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk preferences and optimal management of uneven-aged forests in the presence of climate change: a Markov decision process approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizième journée du réseau AIGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nanterre, France. 26 p</w:t>
+              <w:t xml:space="preserve">IUFRO symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2014, Sopron, Hungary. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792120v1</w:t>
+                <w:t xml:space="preserve">hal-02741407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding good stochastic factored policies for factored Markov decision processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphical games : théorie des jeux et inférence dans les modèles graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. 2 p</w:t>
+              <w:t xml:space="preserve">Seizième journée du réseau AIGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nanterre, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742738v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk preferences and optimal management of uneven-aged forests in the presence of climate change: a Markov decision process approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+                <w:t xml:space="preserve">Finding good stochastic factored policies for factored Markov decision processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2014, Sopron, Hungary. 19 p</w:t>
+              <w:t xml:space="preserve">21st European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741407v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of stochastic policies for factored Markov decision processes</w:t>
+                <w:t xml:space="preserve">Algorithme VBEM pour le processus de Cox log gaussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Dubois Peyrard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. workshop AIGM : Algorithmic issues for inference in graphical models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">45e journées de statistique de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005047v1</w:t>
+                <w:t xml:space="preserve">hal-02748810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques pour la gestion des réseaux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journées Franciliennes de Recherche Opérationelle (JFRO) : "Intelligence Artificelle et Recherche Opérationelle pour le Développement Durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle (AFIA). FRA., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme VBEM pour le processus de Cox log gaussien</w:t>
+                <w:t xml:space="preserve">Evaluation of stochastic policies for factored Markov decision processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia J. Radoszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e journées de statistique de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. workshop AIGM : Algorithmic issues for inference in graphical models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748810v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tractable Leader-Follower MDP model for animal disease management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. AAAI-13 Conference on Association for the Advancement of Artificial Intelligence (AAAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). Palo Alto, Californie, USA., Jul 2013, Bellevue, United States. 1687 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7812,338 +7812,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational issues surrounding the dynamic optimisation of management of an ecological food web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Probert</w:t>
+                <w:t xml:space="preserve">Reinforcement-learning for sampling design in Markov random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eve Macdonald-Madden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2012 Workshop AIGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. 1056 p</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747922v1</w:t>
+                <w:t xml:space="preserve">hal-01191361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weeds sampling for map reconstruction: a Markov random field approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+                <w:t xml:space="preserve">Computational issues surrounding the dynamic optimisation of management of an ecological food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Macdonald-Madden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Spatial Statistics and Image Analysis in Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Avignon, France. pp.4</w:t>
+              <w:t xml:space="preserve">ECAI 2012 Workshop AIGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. 1056 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988416v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement-learning for sampling design in Markov random fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+                <w:t xml:space="preserve">Weeds sampling for map reconstruction: a Markov random field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.12</w:t>
+              <w:t xml:space="preserve">Workshop on Spatial Statistics and Image Analysis in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Avignon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191361v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOMDPs: a Solution for Modelling Adaptive Management Problems</w:t>
               </w:r>
@@ -8254,51 +8254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reinforcement-learning algorithm for sampling design in Markov random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8427,64 +8427,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive sampling method using Hidden Markov Random Fields for the mapping of weed at the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8535,51 +8535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonnage adaptatif optimal dans les champs de Markov discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8630,51 +8630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonnage spatial basé sur le krigeage pour la reconstruction de carte d’occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8840,226 +8840,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-theoretic optimal sampling in Hidden Markov Random Fiels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+                <w:t xml:space="preserve">Solving adaptive sampling problems in graphical models using Markov decision process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Usman Niaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI'10: 19th European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCS10 European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756286v1</w:t>
+                <w:t xml:space="preserve">hal-01607684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving adaptive sampling problems in graphical models using Markov decision process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+                <w:t xml:space="preserve">Decision-theoretic optimal sampling in Hidden Markov Random Fiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Niaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCS10 European Conference on Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI'10: 19th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-606-5-687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607684v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning for spatial processes</w:t>
               </w:r>
@@ -9261,51 +9261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Phytopathological Society and Society of Nemato- logist joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9356,51 +9356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Modelling and Simulation (MODSIM'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10571,217 +10571,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logique possibiliste et décision qualitative</w:t>
+                <w:t xml:space="preserve">A possibilistic logic machinery for qualitative decision (AAAI 1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Lyon, France. pp.115--123</w:t>
+              <w:t xml:space="preserve">Spring Symposium Series on Qualitative Preferences in Deliberation and Practical Reasoning (AAAI 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAI, Mar 1997, Stanford, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038095v1</w:t>
+                <w:t xml:space="preserve">hal-04038099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possibilistic logic machinery for qualitative decision (AAAI 1997)</w:t>
+                <w:t xml:space="preserve">Logique possibiliste et décision qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Symposium Series on Qualitative Preferences in Deliberation and Practical Reasoning (AAAI 1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAAI, Mar 1997, Stanford, CA, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Lyon, France. pp.115--123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038099v1</w:t>
+                <w:t xml:space="preserve">hal-04038095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de problème de satisfaction de contraintes flexibles dans l'industrie vinicole</w:t>
               </w:r>
@@ -11783,77 +11783,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Radoszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Networks in an Agricultural World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, </w:t>
@@ -12877,281 +12877,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative décision theory with Sugeno Integrals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision, nonmonotonic reasoning and possibilistic logic : an introductory survey of recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy measures and Integrals: Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logic-based artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 597, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer; Kluwer Academic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.333-358, 2000, The Springer International Series in Engineering and Computer Science book series (SECS), 978-1-4613-5618-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4615-1567-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394663v1</w:t>
+                <w:t xml:space="preserve">hal-02840347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision, nonmonotonic reasoning and possibilistic logic : an introductory survey of recent results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative décision theory with Sugeno Integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grabisch, Michel; Murofushi, Toshiaki; Sugeno, Michio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic-based artificial intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy measures and Integrals: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Physica-Verlag, pp. 314-322, 2000, Studies in Fuzziness and Soft Computing, 978-3-7908-1860-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer; Kluwer Academic</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-02840347v1</w:t>
+                <w:t xml:space="preserve">hal-03394663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative decision theory with Sugeno integral</w:t>
               </w:r>
@@ -13913,77 +13913,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pest monitoring networks using a simulation-based approach to contribute to pesticide reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14289,51 +14289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of understanding feedbacks from ecosystem functions to species for managing ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Macdonald-Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14404,459 +14404,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact or approximate inference in graphical models: why the choice is dictated by the treewidth, and how variable elimination can be exploited</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lexicographic refinements in possibilistic decision trees and finite-horizon Markov decision processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/anzs.12257⟩</w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (1), pp.85-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2018.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433018v1</w:t>
+                <w:t xml:space="preserve">hal-02621459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicographic refinements in possibilistic decision trees and finite-horizon Markov decision processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 366 (1), pp.85-109. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2018.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621459v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Exact or approximate inference in graphical models: why the choice is dictated by the treewidth, and how variable elimination can be exploited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (2), pp.89-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/anzs.12257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263853v1</w:t>
+                <w:t xml:space="preserve">hal-02433018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau bayésien dynamique étiqueté pour l’apprentissage de structure d’un réseau écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14916,51 +14916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des populations : pallier le manque de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15011,51 +15011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic minimum set problem for reserve design: Heuristic solutions for large problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15275,51 +15275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicographic refinements in stationary possibilistic Markov Decision Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15405,51 +15405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15511,395 +15511,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the best management policy to eradicate invasive species from spatial ecological networks with simultaneous actions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12884⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606443v1</w:t>
+                <w:t xml:space="preserve">hal-01593199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GMDPtoolbox: A Matlab library for designing spatial management policies. Application to the long-term collective management of an airborne disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (10), 18 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+                <w:t xml:space="preserve">Finding the best management policy to eradicate invasive species from spatial ecological networks with simultaneous actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iadine Chadès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593199v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using food-web theory to conserve ecosystems</w:t>
               </w:r>
@@ -16019,77 +16019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling for weed spatial distribution mapping need not be adaptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16253,90 +16253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of weeds in the soil seed bank: a hidden markov model to estimate life history traits from standing plant time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Borgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16370,64 +16370,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning-based design of sampling policies under cost constraints in Markov random fields: application to weed map reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16617,90 +16617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision dans les agro-écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18453,51 +18453,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18686,51 +18686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for IPM : advances in the methodological workpackage of PURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Holst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19110,51 +19110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19962,51 +19962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917907v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Maddila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbadin R&#233;gis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinyals Meritxell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054392v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rossini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Nicol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleynen Alice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695790v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Prasanna Maddila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI56018.2022.00208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822343v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Ben Amor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Trabelsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2020/11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Azzabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fargier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879715v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/214" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb El Khalfi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_28" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_10" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.?.1-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-116" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Radoszycki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-202" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Radoszycki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.M. Probert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Macdonald-Madden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil K&#246;nigsbuch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005047v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Dubois Peyrard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Probert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755264v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Carwardine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara G. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nicol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-181" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spring" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mac Nally" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Brook" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Niaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-687" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607684v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Paul Forsell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755289v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03952102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BNW62CPX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768403v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1301.7372" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:431ea4001c93bca6cfe729d42ba7e4fed0b95643;origin=https://hal.archives-ouvertes.fr/hal-05461357;visit=swh:1:snp:84ac0f6ac90eda82ffb9d4c07ecd9488d3536705;anchor=swh:1:rel:eed138b079a432accfeefef18828f7a7ec86cf14;path=/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799565v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichtel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/algorithmes-pour-intelligence-artificielle-volume-serie-panorama-intelligence-artificielle-9782364930421.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652504/49/supp/C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00007-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848211163.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291280v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bouzid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Decision+Making+Process%3A+Concepts+and+Methods-p-9781848211162" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364219v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-2-risque-et-incertain/bouyssou/descriptif-9782746212909" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269871v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1797-3_13" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1797-3_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9780792372240" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-1567-8_15" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA6722A312CBBDE40D2925C4688A148CB3F17411/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10993/9460" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394663v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840347v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-1-4615-1567-8_15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840202v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382747v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Thierry D&#8217;argenlieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315661" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136382v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sadou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2023.1000785" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092604v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744954v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.01.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107182" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295506v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2021.06.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181768v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09736-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618699v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xiao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Dee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11890-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433018v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12257" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621459v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.02.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618147v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.1-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618071v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626203v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. Johnson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Stith" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193093" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621052v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chades" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13192" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124080v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.10.011" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606443v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12884" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617874v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633617v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mcdonald-Madden" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Game" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. J. Baxter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10245" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-015-0337-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413550v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2016.08.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630234v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139278" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633760v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.10.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631147v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00888" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645082v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Spring" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9287-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W638CPPG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833151v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.09.007" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNXPR0ZD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833150v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peder Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Blennow" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0522-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MXC4X04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.11.008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657333v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.07.036" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268352v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2004.12.002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0BT3JPT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679268v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artini.2004.12.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394646v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488501001058" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385598v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(99)00473-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXT40P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299686v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300799v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-1999-371201" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577830v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695199v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(98)10019-1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ5DSQQX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04179579v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nga Phung" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Anh Phung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799572v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753638v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603089v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005064v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019611v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038100v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049231v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fortemps" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053432v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fade" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818771v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841119v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917907v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Maddila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbadin R&#233;gis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinyals Meritxell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054392v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rossini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Nicol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleynen Alice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Prasanna Maddila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI56018.2022.00208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822343v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Ben Amor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Trabelsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2020/11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Azzabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fargier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00156" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879715v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/214" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603088v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb El Khalfi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-116" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.?.1-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-202" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Radoszycki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Radoszycki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.M. Probert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Macdonald-Madden" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil K&#246;nigsbuch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742738v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748810v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Dubois Peyrard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Probert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755264v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Carwardine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara G. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nicol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-181" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spring" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mac Nally" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Brook" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607684v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Niaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-687" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Paul Forsell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755289v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03952102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BNW62CPX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768403v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1301.7372" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:431ea4001c93bca6cfe729d42ba7e4fed0b95643;origin=https://hal.archives-ouvertes.fr/hal-05461357;visit=swh:1:snp:84ac0f6ac90eda82ffb9d4c07ecd9488d3536705;anchor=swh:1:rel:eed138b079a432accfeefef18828f7a7ec86cf14;path=/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799565v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichtel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/algorithmes-pour-intelligence-artificielle-volume-serie-panorama-intelligence-artificielle-9782364930421.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652504/49/supp/C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00007-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848211163.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291280v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bouzid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Decision+Making+Process%3A+Concepts+and+Methods-p-9781848211162" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364219v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-2-risque-et-incertain/bouyssou/descriptif-9782746212909" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269871v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1797-3_13" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1797-3_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9780792372240" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-1567-8_15" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA6722A312CBBDE40D2925C4688A148CB3F17411/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10993/9460" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840347v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-1-4615-1567-8_15" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394663v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840202v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382747v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Thierry D&#8217;argenlieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315661" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136382v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sadou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2023.1000785" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092604v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744954v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.01.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107182" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295506v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2021.06.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181768v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09736-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618699v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xiao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Dee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11890-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621459v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.02.006" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433018v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12257" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618147v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.1-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618071v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626203v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. Johnson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Stith" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193093" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621052v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chades" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13192" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124080v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.10.011" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617874v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606443v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12884" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633617v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mcdonald-Madden" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Game" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. J. Baxter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10245" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-015-0337-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413550v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2016.08.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630234v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139278" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633760v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.10.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631147v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00888" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645082v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Spring" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9287-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W638CPPG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833151v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.09.007" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNXPR0ZD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833150v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peder Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Blennow" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0522-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MXC4X04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.11.008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657333v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.07.036" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268352v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2004.12.002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0BT3JPT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679268v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artini.2004.12.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394646v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488501001058" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385598v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(99)00473-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXT40P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299686v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300799v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-1999-371201" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577830v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695199v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(98)10019-1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ5DSQQX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04179579v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nga Phung" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Anh Phung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799572v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753638v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603089v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005064v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019611v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038100v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049231v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fortemps" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053432v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fade" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818771v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841119v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>