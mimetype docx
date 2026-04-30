--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -939,460 +939,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die berufliche Erfahrung von LGB-PolizistInnen in der französischen Polizei</w:t>
+                <w:t xml:space="preserve">Faire face à l’hétéronormativité en contexte policier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Schlagdenhauffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polizei. Wissen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, VOL. 11 (1), pp.37-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.221.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004626v1</w:t>
+                <w:t xml:space="preserve">halshs-04004618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire face à l’hétéronormativité en contexte policier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In the beginning was Alsace. The First Decade of the Revue des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Schlagdenhauffen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.9192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.221.0037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04004618v1</w:t>
+                <w:t xml:space="preserve">halshs-04004614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the beginning was Alsace. The First Decade of the Revue des sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Die berufliche Erfahrung von LGB-PolizistInnen in der französischen Polizei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Schlagdenhauffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polizei. Wissen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revss.9192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04004614v1</w:t>
+                <w:t xml:space="preserve">halshs-04004626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une théorie unifiée des infractions sexuelles est-elle concevable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déplier le secret sur et dans la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Schlagdenhauffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grief.212.0101⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.7154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004615v1</w:t>
+                <w:t xml:space="preserve">halshs-04004612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplier le secret sur et dans la famille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une théorie unifiée des infractions sexuelles est-elle concevable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Schlagdenhauffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66, pp.10-19. </w:t>
+              <w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 8/2 (2), pp.101-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revss.7154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grief.212.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04004612v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Recognition Assisted Transcription with Transkribus: The Experiment concerning Eugène Wilhelm's Personal Diary (1885-1951)</w:t>
               </w:r>
@@ -1610,174 +1610,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Courses of Ageing Homosexuals in Good Health</w:t>
+                <w:t xml:space="preserve">Histoire et mémoire de la persécution des homosexuel-le-s par les nazis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Schlagdenhauffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Témoigner. Entre histoire et mémoire, 125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118379v1</w:t>
+                <w:t xml:space="preserve">hal-03064723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et mémoire de la persécution des homosexuel-le-s par les nazis</w:t>
+                <w:t xml:space="preserve">Life Courses of Ageing Homosexuals in Good Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Schlagdenhauffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48-1, pp.23-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.1799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064723v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcher la sexualité dans les institutions pénales</w:t>
               </w:r>
@@ -1860,203 +1860,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01699799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching Sexuality in Prisons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clive Thomson, Georges Hérelle : archéologie de l’inversion sexuelle fin de siècle, introduction et édition établie par Clive Thomson, préface de Philippe Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Schlagdenhauffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01699802v1</w:t>
+                <w:t xml:space="preserve">halshs-01699752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive Thomson, Georges Hérelle : archéologie de l’inversion sexuelle fin de siècle, introduction et édition établie par Clive Thomson, préface de Philippe Artières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approaching Sexuality in Prisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Ricordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Schlagdenhauffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. XIII, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.9499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01699752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01699802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention des commémorations homosexuelles</w:t>
               </w:r>
@@ -4214,51 +4214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C75CC4A"/>
+    <w:nsid w:val="A4F5465D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4362,51 +4362,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E1F29DF1"/>
+    <w:nsid w:val="73A17EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4596,51 +4596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-schlagdenhauffen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0185-1435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088045080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/personne/regis-schlagdenhauffen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/sexualites-impudiques/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pape" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/63927" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://book.coe.int/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100200230&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.128.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.221.0037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.212.0101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520508v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.433.0421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JDL7LB2V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9499" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N392FH51-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2438" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliowgh.480" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.148.0053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.069.0034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2205" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arenes.fr/livre/europa-notre-histoire/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stroh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Wolff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02388113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04108936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-schlagdenhauffen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0185-1435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088045080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/personne/regis-schlagdenhauffen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/sexualites-impudiques/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pape" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/63927" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://book.coe.int/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100200230&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.128.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.221.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.212.0101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520508v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.433.0421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1799" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JDL7LB2V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9499" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N392FH51-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2438" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliowgh.480" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.148.0053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.069.0034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2205" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arenes.fr/livre/europa-notre-histoire/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stroh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Wolff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02388113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04108936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>