--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,4159 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4107 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Regis Schlagdenhauffen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">regis-schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0185-1435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088045080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=cCe1c4EAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaire : Socio-histoire des catégories sexuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur à l'IRIS - Institut de recherche interdisciplinaire sur les enjeux sociaux - UMR 8156 I Campus Condorcet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheurs associé au Centre Georg Simmel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ehess.fr/fr/personne/regis-schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes LGBT, Genre, politique et sexualité, Judiciarisation du monde social</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déportation, Univers concentrationnaire et Holocauste (Histoire, mémoire, commémoration)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approches biographiques, Âges de la vie, Archives, Documents personnels et journaux intimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ethnologie européenne, Comparaisons franco-allemandes et internationales, Alsace</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualités impudiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Voix et Regards, 978-2-8159-6451-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04972417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de soi. Méthodes biographiques en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Kushtanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.314, 2020, En temps et lieux, 978-2-7132-2817-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer in Europe during the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil de l'Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-92-871-8464-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexuel.le.s en Europe pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782369425564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangle rose. La persécution des homosexuels et sa mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 2011, 9782746714854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliothèque Vide et le Mémorial de l'Holocauste de Berlin : Lieux de mémoire pour construire l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">xxx. l'Harmattan, pp.XXX, 2005, XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilisation LGBT au cœur de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 128 (4), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.128.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à l’hétéronormativité en contexte policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, VOL. 11 (1), pp.37-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.221.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04004618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the beginning was Alsace. The First Decade of the Revue des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68, pp.20-29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04004614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die berufliche Erfahrung von LGB-PolizistInnen in der französischen Polizei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polizei. Wissen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04004626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier le secret sur et dans la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Diasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.7154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04004612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie unifiée des infractions sexuelles est-elle concevable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 8/2 (2), pp.101-111. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grief.212.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04004615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Recognition Assisted Transcription with Transkribus: The Experiment concerning Eugène Wilhelm's Personal Diary (1885-1951)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Atelier Digit_Hum, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520508v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sexualités « contre-nature » face à la justice pénale. Une analyse des condamnations pour « homosexualité » en France (1945-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.421. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.433.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Prearo, Le moment politique de l’homosexualité : Mouvements, identités et communautés en France, Lyon, Presses universitaires de Lyon, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Annales HSS, 72 (n°2), pp.546-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire de la persécution des homosexuel-le-s par les nazis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Témoigner. Entre histoire et mémoire, 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Courses of Ageing Homosexuals in Good Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48-1, pp.23-44. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.1799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la sexualité dans les institutions pénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ricordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. XIII, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.9353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Thomson, Georges Hérelle : archéologie de l’inversion sexuelle fin de siècle, introduction et édition établie par Clive Thomson, préface de Philippe Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching Sexuality in Prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ricordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. XIII, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.9499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention des commémorations homosexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.101 - 118. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio.2438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlawed desires: punishing “homosexuals” in annexed Alsace (1940-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliowgh.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écriture du désir bisexuel est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 148 (n° 2), pp. 53-73. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.148.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de sexualité en entretien. Comment rendre publics des propos privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 69 (2), pp.34-38. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.069.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04004622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentenced desires: punishing “homosexuals” in annexed Alsace (1940-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.83 - 104. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du genre dans les revendications mémorielles gays et lesbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 29 (n° 2), pp. 51-61. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.029.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports à la conjugalité et à la sexualité chez les personnes âgées en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’oubli à la commémoration des victimes homosexuelles de la Déportation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, « La construction de l’oubli », 44, pp.38-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la prostitution et lutte contre l'homosexualité dans les camps de concentration nazis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.60-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau musée de Yad Vashem et la commémoration des victimes homosexuelles du nazisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.120-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de mémoire LGBT en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne François; Thomas Serrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Europa. Notre histoire, 9782352046035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer life in Europe during the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queer in Europe during the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council of Europe, pp.7-20, 2017, 978-9287184641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exodus allemand : la reconstruction d'une identité juive en Allemagne après la Shoah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dan. Michman;Françoise. Ouzan;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Usages de la mémoire de la Shoah dans le monde juif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.XXX, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00197828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité gay, plus facile à vivre à 60 ans qu'à 20 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les vieillesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Diffusion de la Culture Sanitaire, Oct 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02552967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipliner le sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ricordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discipliner le sexuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03750911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation and Recognition of Homosexuals as Victims of Nazism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stroh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Social Science History Association (ESSHA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Social Science History Association, Mar 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02614586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Liberté des homosexuels. Retour sur l’abrogation des lois réprimant l’homosexualité en Allemagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03859224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condemning obscenity in the name of public modesty (France, 1831-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a unified theory of sexual offenses conceivable? About Criminalizing Sex: A Unified Liberal Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03172828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légalisation du mariage des couples de même sexe en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription assistée par reconnaissance optique avec Transkribus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilité, attributs et déploiement identitaire, un aperçu de la sociologie de l’identité sociale de Wayne Brekhus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution écrite de Régis Schlagdenhauffen relative à la PPL : Réparation des personnes condamnées pour homosexualité entre 1942 et 1982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EHESS (École des Hautes Études en Sciences Sociales. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres organisateurs à distance : enquête quantitative et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015-79, Centre national de la recherche scientifique (CNRS); Conservatoire national des arts et métiers (CNAM); Association pour l’emploi des cadres (APEC); Laboratoire interdisciplinaire pour la sociologie et l'économie (LISE). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01288182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commémoration des victimes homosexuelles du nazisme : Berlin, Paris, Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Strasbourg, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02388113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une socio-histoire du gouvernement des corps et de la sexualité. Vol. 2. Travaux : De la répression aux mobilisations de nouvelles catégories du droit issues des sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04108936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4214,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4F5465D"/>
+    <w:nsid w:val="77015D38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4362,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73A17EA5"/>
+    <w:nsid w:val="658D9A68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4596,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-schlagdenhauffen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0185-1435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088045080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/personne/regis-schlagdenhauffen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/sexualites-impudiques/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pape" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/63927" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://book.coe.int/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100200230&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.128.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.221.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.212.0101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520508v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.433.0421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1799" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JDL7LB2V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9499" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N392FH51-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2438" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliowgh.480" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.148.0053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.069.0034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2205" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arenes.fr/livre/europa-notre-histoire/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stroh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Wolff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02388113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04108936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-schlagdenhauffen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0185-1435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088045080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=cCe1c4EAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/personne/regis-schlagdenhauffen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972417v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/sexualites-impudiques/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pape" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/63927" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://book.coe.int/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100200230&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.128.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.221.0037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.212.0101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520508v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.433.0421" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1799" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JDL7LB2V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9499" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N392FH51-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2438" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliowgh.480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.148.0053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.069.0034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11866" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0051" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2205" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arenes.fr/livre/europa-notre-histoire/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stroh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Wolff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02388113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04108936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>