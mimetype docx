--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -294,2827 +294,2961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ground State of Epitaxial Germanene on Ag(111)</w:t>
+                <w:t xml:space="preserve">Structural investigation of germanium nanoribbons network on Al(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Zhang</w:t>
+                <w:t xml:space="preserve">K El Mechyly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
+                <w:t xml:space="preserve">A Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bernard</w:t>
+                <w:t xml:space="preserve">M Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Borensztein</w:t>
+                <w:t xml:space="preserve">Ph Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+                <w:t xml:space="preserve">R Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (16), pp.15687-15695. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (38), pp.385601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ae029d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195214v1</w:t>
+                <w:t xml:space="preserve">hal-05555407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined surface x-ray diffraction and density functional theory study of the germanene/Al(111)-(7×7) R19.1° structure</w:t>
+                <w:t xml:space="preserve">The Ground State of Epitaxial Germanene on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zhang</w:t>
+                <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Hanf</w:t>
+                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sciacca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.045412⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (16), pp.15687-15695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03742119v1</w:t>
+                <w:t xml:space="preserve">hal-04195214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of germanene/Al(111): a two-layers surface alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Combined surface x-ray diffraction and density functional theory study of the germanene/Al(111)-(7×7) R19.1° structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sciacca</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c07585⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (4), pp.045412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.045412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416904v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Water Adsorption in Potassium-Exchanged X-type Faujasite Zeolite: Molecular Simulation and Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of germanene/Al(111): a two-layers surface alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Ammouli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Habiba Nouali</w:t>
+                <w:t xml:space="preserve">D. Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Stephan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
+                <w:t xml:space="preserve">M.-C. Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125 (35), pp.19405-19416. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c03593⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c07585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410512v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Functionalized Ultrathin Semi-Insulating CaF2 Layer on the Si(100) Surface at a Low Temperature for Molecular Electronic Decoupling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into Water Adsorption in Potassium-Exchanged X-type Faujasite Zeolite: Molecular Simulation and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Boyer</w:t>
+                <w:t xml:space="preserve">Tarik Ammouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sauriat-Dorizon</w:t>
+                <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sonnet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c06631⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (35), pp.19405-19416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c03593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994938v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undulated silicene and germanene freestanding layers: why not?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Dimensional Functionalized Ultrathin Semi-Insulating CaF2 Layer on the Si(100) Surface at a Low Temperature for Molecular Electronic Decoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Zanouni</w:t>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Diani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Anne-Gaëlle Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauriat-Dorizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab6ae8⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (26), pp.29661-29670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c06631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151698v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental molecular adsorption: electronic buffer effect of germanene on Al(1 1 1)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Undulated silicene and germanene freestanding layers: why not?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zanouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/ab1601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (19), pp.195503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab6ae8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151696v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tip-Induced Switch of Germanene Atomic Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Experimental molecular adsorption: electronic buffer effect of germanene on Al(1 1 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Massara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Marjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derivaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natalia Massara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (3), pp.035016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/ab1601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04406891v1</w:t>
+                <w:t xml:space="preserve">hal-03151696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-chlorinated aromatics adsorption in Faujasites investigated by molecular simulation-influence of Na+ cation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Randrianandraina</w:t>
+                <w:t xml:space="preserve">Tip-Induced Switch of Germanene Atomic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Deroche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mickael Derivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Massara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.05.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (18), pp.4587-4593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391991v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using strain to control molecule chemisorption on silicene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bis-chlorinated aromatics adsorption in Faujasites investigated by molecular simulation-influence of Na+ cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Randrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4995438⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 251, pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393786v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the germanene–substrate interactions by means of hydrogenation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Using strain to control molecule chemisorption on silicene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Marjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp01906d⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4995438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139471v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germanene on Al(111): Interface Electronic States and Charge Transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tailoring the germanene–substrate interactions by means of hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Marjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10307⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (23), pp.15667-15672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp01906d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151697v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the way to molecular cycloaddition of large molecules on supported silicene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Germanene on Al(111): Interface Electronic States and Charge Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4933369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.1580-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520928v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular functionalization of silicene/Ag(111) by covalent bonds : a DFT study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Opening the way to molecular cycloaddition of large molecules on supported silicene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp00613a⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4933369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517991v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of palladium nanoparticles on nanostructured highly ordered pyrolytic graphite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular functionalization of silicene/Ag(111) by covalent bonds : a DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5674⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (22), pp.14495-14501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00613a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247020v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of intermolecular interactions in nanoporous networks on boron doped silicon surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth of palladium nanoparticles on nanostructured highly ordered pyrolytic graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (1), pp.82-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300426v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C60 molecules grown on a Si-supported nanoporous supramolecular network: a DFT study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of intermolecular interactions in nanoporous networks on boron doped silicon surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (28), pp.14722 - 14729</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 615, pp.117 - 123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300286v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of interactions at the silicene/Ag interface: first principles study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">C60 molecules grown on a Si-supported nanoporous supramolecular network: a DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (28), pp.14722 - 14729</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550601v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT characterization of nanostructured germanium surfaces induced by cobalt atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Spatial analysis of interactions at the silicene/Ag interface: first principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.015002-015002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/1/015002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04247027v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain state in bcc Fe films grown on Si(111)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">DFT characterization of nanostructured germanium surfaces induced by cobalt atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (2), pp.92-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137056v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurements of in-plane magnetic anisotropy energy Ea(Θ) function in ultrathin films by magneto-optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Strain state in bcc Fe films grown on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Zabrocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 297/2, pp.118-140</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600, pp.3003-3007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136686v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accurate measurements of in-plane magnetic anisotropy energy Ea(Θ) function in ultrathin films by magneto-optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Zabrocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 297/2, pp.118-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Growth and magnetic anisotropies of Fe films deposited on Si(111) using an ultrathin iron silicide template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Pirri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, pp.094430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.094430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3124,776 +3258,776 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation numérique quantique comme outil prédictif ou complémentaire à l'expérience: l'exemple du silicène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain state in bcc Fe films grown on Si(111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Growth and magnetic properties of Co2MnSi Heusler alloys thin films on Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Zabrocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gewinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24rd European Conference on Surface Science, ECOSS 24,</w:t>
+              <w:t xml:space="preserve">24rd European Conference on Surface Science, ECOSS 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136724v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and magnetic properties of Co2MnSi Heusler alloys thin films on Si(001)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Strain state in bcc Fe films grown on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gewinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24rd European Conference on Surface Science, ECOSS 24</w:t>
+              <w:t xml:space="preserve">24rd European Conference on Surface Science, ECOSS 24,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136731v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the magnetic properties by manipulating the surface morphology in the Fe/Si(111) and Fe/Si(001) system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence de la morphologie de l'interface Au/Fer sur les propriétés magnétiques du système Au/Fe/Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gewinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24rd European Conference on Surface Science, ECOSS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journée du club Nano-MicroTechnologie - Section Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, MULHOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136726v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la morphologie de l'interface Au/Fer sur les propriétés magnétiques du système Au/Fe/Si(111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modifying the magnetic properties by manipulating the surface morphology in the Fe/Si(111) and Fe/Si(001) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gewinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du club Nano-MicroTechnologie - Section Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, MULHOUSE, France</w:t>
+              <w:t xml:space="preserve">24rd European Conference on Surface Science, ECOSS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136854v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurement of the in-plane magnetic anisotropy energy function Ea(Θ) in ultrathin films by magneto-optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gewinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24rd European Conference on Surface Science, ECOSS 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3961,51 +4095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DBFE7FB"/>
+    <w:nsid w:val="FFA79597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4192,51 +4326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-stephan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0345-1387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Hanf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borensztein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ae0bdd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hanf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.045412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hanf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07585" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ammouli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stephan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03593" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Stephan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zanouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6ae8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Massara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Marjaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derivaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab1601" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dentel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Randrianandraina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.046" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Diani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995438" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04139471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01906d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Asensio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10307" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933369" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00613a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denys" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5674" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Boukari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hanf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/1/015002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wetzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dulot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS47LNMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zabrocki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berling" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hajjar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bubendorff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Pirri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.094430" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gewinner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-stephan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0345-1387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Hanf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borensztein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ae0bdd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Mechyly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mehdaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hanf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Sonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stephan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ae029d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hanf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.045412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hanf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07585" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ammouli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stephan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03593" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Stephan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zanouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6ae8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Massara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Marjaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derivaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab1601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dentel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391991v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Randrianandraina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.046" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Diani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04139471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01906d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Asensio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933369" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00613a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5674" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Boukari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hanf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/1/015002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wetzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5354" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS47LNMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zabrocki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hajjar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bubendorff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Pirri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.094430" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gewinner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>