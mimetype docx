--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0345-1387</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=TXMb4H8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,3103 +173,3103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honeycomb germanene flakes on Ag nano-islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-C Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (41), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648x/ae0bdd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of germanium nanoribbons network on Al(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K El Mechyly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (38), pp.385601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/ae029d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ground State of Epitaxial Germanene on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (16), pp.15687-15695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.3c02821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined surface x-ray diffraction and density functional theory study of the germanene/Al(111)-(7×7) R19.1° structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (4), pp.045412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.045412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of germanene/Al(111): a two-layers surface alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c07585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Water Adsorption in Potassium-Exchanged X-type Faujasite Zeolite: Molecular Simulation and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Ammouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (35), pp.19405-19416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c03593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Dimensional Functionalized Ultrathin Semi-Insulating CaF2 Layer on the Si(100) Surface at a Low Temperature for Molecular Electronic Decoupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauriat-Dorizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (26), pp.29661-29670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.0c06631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undulated silicene and germanene freestanding layers: why not?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Zanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (19), pp.195503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/ab6ae8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental molecular adsorption: electronic buffer effect of germanene on Al(1 1 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Massara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Marjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (3), pp.035016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1583/ab1601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-Induced Switch of Germanene Atomic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Massara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (18), pp.4587-4593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis-chlorinated aromatics adsorption in Faujasites investigated by molecular simulation-influence of Na+ cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Randrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 251, pp.83-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using strain to control molecule chemisorption on silicene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Marjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4995438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the germanene–substrate interactions by means of hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Marjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (23), pp.15667-15672. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp01906d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanene on Al(111): Interface Electronic States and Charge Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (3), pp.1580-1585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening the way to molecular cycloaddition of large molecules on supported silicene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143 (15), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4933369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular functionalization of silicene/Ag(111) by covalent bonds : a DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (22), pp.14495-14501. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00613a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of palladium nanoparticles on nanostructured highly ordered pyrolytic graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (1), pp.82-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sia.5674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of intermolecular interactions in nanoporous networks on boron doped silicon surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 615, pp.117 - 123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C60 molecules grown on a Si-supported nanoporous supramolecular network: a DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (28), pp.14722 - 14729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of interactions at the silicene/Ag interface: first principles study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (1), pp.015002-015002. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/1/015002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT characterization of nanostructured germanium surfaces induced by cobalt atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (2), pp.92-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sia.5354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain state in bcc Fe films grown on Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Zabrocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 600, pp.3003-3007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurements of in-plane magnetic anisotropy energy Ea(Θ) function in ultrathin films by magneto-optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Berling</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephan Zabrocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 297/2, pp.118-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and magnetic anisotropies of Fe films deposited on Si(111) using an ultrathin iron silicide template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Pirri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, pp.094430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.094430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3258,776 +3279,776 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation numérique quantique comme outil prédictif ou complémentaire à l'expérience: l'exemple du silicène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and magnetic properties of Co2MnSi Heusler alloys thin films on Si(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
+                <w:t xml:space="preserve">Dominique Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Berling</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephan Zabrocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24rd European Conference on Surface Science, ECOSS 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain state in bcc Fe films grown on Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gewinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24rd European Conference on Surface Science, ECOSS 24,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la morphologie de l'interface Au/Fer sur les propriétés magnétiques du système Au/Fe/Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gewinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du club Nano-MicroTechnologie - Section Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, MULHOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the magnetic properties by manipulating the surface morphology in the Fe/Si(111) and Fe/Si(001) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gewinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24rd European Conference on Surface Science, ECOSS 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurement of the in-plane magnetic anisotropy energy function Ea(Θ) in ultrathin films by magneto-optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mehdaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gewinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24rd European Conference on Surface Science, ECOSS 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4095,51 +4116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFA79597"/>
+    <w:nsid w:val="3ED11354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4326,51 +4347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-stephan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0345-1387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Hanf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borensztein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ae0bdd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Mechyly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mehdaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hanf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Sonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stephan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ae029d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hanf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.045412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hanf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07585" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ammouli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stephan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03593" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Stephan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zanouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6ae8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Massara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Marjaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derivaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab1601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dentel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391991v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Randrianandraina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.046" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Diani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04139471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01906d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Asensio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933369" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00613a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5674" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Boukari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hanf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/1/015002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wetzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5354" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS47LNMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zabrocki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hajjar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bubendorff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Pirri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.094430" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gewinner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-stephan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0345-1387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=TXMb4H8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Hanf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borensztein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ae0bdd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Mechyly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mehdaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hanf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Sonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stephan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ae029d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hanf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.045412" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hanf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ammouli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stephan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06631" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Stephan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zanouni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6ae8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Massara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Marjaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derivaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab1601" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dentel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Randrianandraina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.046" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393786v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Diani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995438" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04139471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01906d" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Asensio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933369" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00613a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5674" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Boukari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hanf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/1/015002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wetzel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dulot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5354" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS47LNMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zabrocki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hajjar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bubendorff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Pirri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.094430" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gewinner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>