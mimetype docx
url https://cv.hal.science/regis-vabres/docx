--- v0 (2026-03-05)
+++ v1 (2026-04-29)
@@ -454,234 +454,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notion d'holding animatrice</w:t>
+                <w:t xml:space="preserve">Usufruit temporaire et abus de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 03, pp.188</w:t>
+              <w:t xml:space="preserve">, 2020, 06, pp.375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02491710v1</w:t>
+                <w:t xml:space="preserve">halshs-02798086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité fiscale du dirigeant</w:t>
+                <w:t xml:space="preserve">Notion d'holding animatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 02, pp.116</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02487834v1</w:t>
+                <w:t xml:space="preserve">halshs-02491710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usufruit temporaire et abus de droit</w:t>
+                <w:t xml:space="preserve">Responsabilité fiscale du dirigeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 06, pp.375</w:t>
+              <w:t xml:space="preserve">, 2020, 02, pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02798086v1</w:t>
+                <w:t xml:space="preserve">halshs-02487834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juridique - Dons en fin de vente - Les clarifications apportées par l'ACPR</w:t>
               </w:r>
@@ -868,493 +868,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02240761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiscalité des services financiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responsabilité fiscale du dirigeant : cumul des articles L. 265 et L. 267 du livre des procédures fiscales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Le Normand-Caillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des services financiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017/1</w:t>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052395v1</w:t>
+                <w:t xml:space="preserve">halshs-02240554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principales mesures des lois de finances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiscalité des services financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bonnet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Normand-Caillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 03, pp.190</w:t>
+              <w:t xml:space="preserve">Revue internationale des services financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092557v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxe sur les immeubles détenus en France par des entités juridiques</w:t>
+                <w:t xml:space="preserve">Les principales mesures des lois de finances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vernières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 03, pp.173</w:t>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02240566v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubérisation de l'économie et droit fiscal</w:t>
+                <w:t xml:space="preserve">Taxe sur les immeubles détenus en France par des entités juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 07 et 08, pp.375</w:t>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02227381v1</w:t>
+                <w:t xml:space="preserve">halshs-02240566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite domiciliaire : qualité pour agir et secret professionnel</w:t>
+                <w:t xml:space="preserve">Ubérisation de l'économie et droit fiscal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 09, pp.515</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 et 08, pp.375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02240624v1</w:t>
+                <w:t xml:space="preserve">halshs-02227381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité fiscale du dirigeant : cumul des articles L. 265 et L. 267 du livre des procédures fiscales</w:t>
+                <w:t xml:space="preserve">Visite domiciliaire : qualité pour agir et secret professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 02, pp.110</w:t>
+              <w:t xml:space="preserve">, 2017, 09, pp.515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02240554v1</w:t>
+                <w:t xml:space="preserve">halshs-02240624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visite domiciliaire : saisie de documents relatifs à un tiers en relation d'affaires avec le contribuable saisi</w:t>
               </w:r>
@@ -1403,165 +1403,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02240422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite domiciliaire : saisie massive de documents, droit au respect de la vie privée et secret professionnel</w:t>
+                <w:t xml:space="preserve">Impôt de solidarité sur la fortune : exonération partielle des mandataires sociaux non rémunérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12, pp.761</w:t>
+              <w:t xml:space="preserve">, 2016, 07 et 08, pp.466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02240530v1</w:t>
+                <w:t xml:space="preserve">halshs-02240480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impôt de solidarité sur la fortune : exonération partielle des mandataires sociaux non rémunérés</w:t>
+                <w:t xml:space="preserve">Visite domiciliaire : saisie massive de documents, droit au respect de la vie privée et secret professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 07 et 08, pp.466</w:t>
+              <w:t xml:space="preserve">, 2016, 12, pp.761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02240480v1</w:t>
+                <w:t xml:space="preserve">halshs-02240530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impôt de solidarité sur la fortune : déductibilité de la dette de restitution de l'usufruitier</w:t>
               </w:r>
@@ -1982,51 +1982,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial Coin Offering (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2936,51 +2936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vabres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garinot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassard-Valembois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de La Mardi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Malhi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02798086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cavalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verni&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01397863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ravillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04083982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pailler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rouaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tehrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vabres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03794123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vabres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garinot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassard-Valembois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de La Mardi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Malhi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02798086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cavalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verni&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01397863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ravillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04083982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pailler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rouaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tehrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vabres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03794123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>