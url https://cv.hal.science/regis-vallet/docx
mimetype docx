--- v1 (2026-03-30)
+++ v2 (2026-04-30)
@@ -640,221 +640,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03502861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Town planning in 3rd millennium Mesopotamia: a view from the alluvial plain</w:t>
+                <w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Abd-El-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rateb Al-Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Espaces Syro-mésopotamiens, Subartu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Circular Cities of Early Bronze Age Syria, XLII, pp.353-371</w:t>
+              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.133-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088148v1</w:t>
+                <w:t xml:space="preserve">hal-03088166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t>
+                <w:t xml:space="preserve">Town planning in 3rd millennium Mesopotamia: a view from the alluvial plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66, pp.133-175</w:t>
+              <w:t xml:space="preserve">Les Espaces Syro-mésopotamiens, Subartu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Circular Cities of Early Bronze Age Syria, XLII, pp.353-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088166v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Report on the VIIIth And IXth Campaigns at Tell el-‘Uwaili</w:t>
               </w:r>
@@ -3499,238 +3499,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologie du Proche-Orient ancien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Butterlin</w:t>
+                <w:t xml:space="preserve">The Hydraulic System of Larsa (South Iraq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alain Duplouy; Alain Schnapp. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ingolf Thuesen; Scott Haddow; Camilla Mazzucato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uni dans sa diversité. L'école d'histoire de l'art et d'archéologie de La Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.223-237, 2025, Histoire de la France aux XIXe et XXe siècles, 979-10-351-1064-2</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-106, 2025, 978-3-447-12342-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924945v1</w:t>
+                <w:t xml:space="preserve">hal-05495478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hydraulic System of Larsa (South Iraq)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cez</w:t>
+                <w:t xml:space="preserve">L'archéologie du Proche-Orient ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ingolf Thuesen; Scott Haddow; Camilla Mazzucato. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Duplouy; Alain Schnapp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Congress on the Archaeology of the Ancient Near East</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-106, 2025, 978-3-447-12342-6</w:t>
+              <w:t xml:space="preserve">Uni dans sa diversité. L'école d'histoire de l'art et d'archéologie de La Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.223-237, 2025, Histoire de la France aux XIXe et XXe siècles, 979-10-351-1064-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495478v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remparts de Larsa : Le mystère résolu ?</w:t>
               </w:r>
@@ -4011,320 +4011,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Proche-Orient au Chalcolithique (5 cartes avec notice et bibliographie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expansion urukienne au milieu du IVe millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage Martin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088156v1</w:t>
+                <w:t xml:space="preserve">halshs-03088481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Proche-Orient au Chalcolithique Moyen : l’expansion obeidienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Proche-Orient au Chalcolithique (5 cartes avec notice et bibliographie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03088476v1</w:t>
+                <w:t xml:space="preserve">hal-03088156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expansion urukienne au milieu du IVe millénaire av. J.-C.</w:t>
+                <w:t xml:space="preserve">Le Proche-Orient au Chalcolithique Moyen : l’expansion obeidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Vallet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.35, 2020, 978-2-251-45113-8</w:t>
+              <w:t xml:space="preserve">, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03088481v1</w:t>
+                <w:t xml:space="preserve">halshs-03088476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avènement du monde proto-urbain</w:t>
               </w:r>
@@ -4363,51 +4363,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.34, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4475,51 +4475,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4587,51 +4587,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4640,142 +4640,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une brique inscrite d'Adad-apla-iddina provenant de Larsa</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Philippe Abrahami; Laura Battini. </w:t>
+                <w:t xml:space="preserve">The global context of the Bronze Age on the Iranian Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Waalke Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan-Waalke Meyer; Emmanuelle Vila; Marjan Mashkour; Michèle Casanova; Regis Vallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ina dmarri u qan tuppi. Par la bêche et le stylet ! Cultures et sociétés syro-mésopotamiennes. Mélanges offerts à Olivier Rouault</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.77-80, 2019, 978-1-78969-282-2</w:t>
+              <w:t xml:space="preserve">Le plateau iranien : Urbanisation, commerce, subsistance et production à l’âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions de la MOM, pp.3-6, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401809v1</w:t>
+                <w:t xml:space="preserve">hal-04629608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The urbanisation of the Iranian Plateau and adjacent areas during the Bronze Age: Concluding thoughts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Waalke Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4811,205 +4837,179 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan-Waalke Meyer; Emmanuelle Vila; Marjan Mashkour; Michèle Casanova; Régis Vallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Iranian Plateau during the Bronze Age. Development of urbanisation, production and trade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOM Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.347-356., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global context of the Bronze Age on the Iranian Plateau</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Jan-Waalke Meyer; Emmanuelle Vila; Marjan Mashkour; Michèle Casanova; Regis Vallet. </w:t>
+                <w:t xml:space="preserve">Une brique inscrite d'Adad-apla-iddina provenant de Larsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Abrahami; Laura Battini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le plateau iranien : Urbanisation, commerce, subsistance et production à l’âge du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions de la MOM, pp.3-6, 2019</w:t>
+              <w:t xml:space="preserve">Ina dmarri u qan tuppi. Par la bêche et le stylet ! Cultures et sociétés syro-mésopotamiennes. Mélanges offerts à Olivier Rouault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Publishing Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-80, 2019, 978-1-78969-282-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629608v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Feres (Hassake): New Evidences on the Development of Proto-Urban Societies in Northern Mesopotamia</w:t>
               </w:r>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Ahmad Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheima Abdulmassid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rateb Al-Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] General Directorate of Antiquities of Kurdistan Regional Government. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5731,51 +5731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Ahmad Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheima Abdulmassid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rateb Al-Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] General Directorate of Antiquities of Kurdistan Regional Government. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5970,51 +5970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Padovani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Abd-El-Kadim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zingarello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Naccaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rasheed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Saber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kepinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2007.1241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860751v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123761.i" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nsc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Waalke Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/7816" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.7816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Huot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Proceedings_of_the_13th_International_Congress_on_the_Archaeology_of_the_Ancient_Near_East/titel_8423.ahtml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4343-atlas-historique-du-proche-orient-ancien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecompte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={8DCA8642-4FC2-466D-A3EF-D4B5E75FCD99}" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/8211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Ahmad Saber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Abdulmassid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Padovani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Abd-El-Kadim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zingarello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Naccaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rasheed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Saber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kepinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2007.1241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860751v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123761.i" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nsc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Waalke Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/7816" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.7816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Proceedings_of_the_13th_International_Congress_on_the_Archaeology_of_the_Ancient_Near_East/titel_8423.ahtml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Huot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4343-atlas-historique-du-proche-orient-ancien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/8211" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecompte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={8DCA8642-4FC2-466D-A3EF-D4B5E75FCD99}" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Ahmad Saber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Abdulmassid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>