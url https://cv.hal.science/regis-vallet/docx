--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -463,204 +463,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic signatures of urban structures: case study from Larsa (Iraq, 6th-1st millennium BC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tell el-‘Uwaili (Dhi Qar province): Preliminary Report on the 2019 fieldwork seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Darras</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505219v1</w:t>
+                <w:t xml:space="preserve">halshs-03502861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell el-‘Uwaili (Dhi Qar province): Preliminary Report on the 2019 fieldwork seasons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic signatures of urban structures: case study from Larsa (Iraq, 6th-1st millennium BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Padovani</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03502861v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t>
               </w:r>
@@ -2131,217 +2131,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the origins of the Ubaid world: Recent insights from Tell el-'Uwaili (southern Iraq)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+                <w:t xml:space="preserve">Approvisionnement et gestion de l'eau à Larsa (Iraq du sud), capitale de Basse Mésopotamie au IIe millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Congress on the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ingolf Thuesen; Scott Haddow; Camilla Mazzucato, May 2023, Copenhague, Denmark. pp.5-16</w:t>
+              <w:t xml:space="preserve">La gestion de l’eau dans les civilisations de l’Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Michel Mouton; Nicolas Grimal, Apr 2024, Paris (Académie des Belles lettres et des inscriptions), France. pp.67-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04860751v2</w:t>
+                <w:t xml:space="preserve">hal-04973989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement et gestion de l'eau à Larsa (Iraq du sud), capitale de Basse Mésopotamie au IIe millénaire av. J.-C.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cez</w:t>
+                <w:t xml:space="preserve">At the origins of the Ubaid world: Recent insights from Tell el-'Uwaili (southern Iraq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion de l’eau dans les civilisations de l’Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Michel Mouton; Nicolas Grimal, Apr 2024, Paris (Académie des Belles lettres et des inscriptions), France. pp.67-88</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ingolf Thuesen; Scott Haddow; Camilla Mazzucato, May 2023, Copenhague, Denmark. pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973989v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de l'eau au Proche-Orient, de sumer à nos jours (2023-2026)</w:t>
               </w:r>
@@ -2552,51 +2552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on the Archaeology of the Ancient Near East (ICAANE13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Copenhaguen, May 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2634,51 +2634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre canaux, jardins et monuments: signatures magnétiques des structures urbaines de Larsa, capitale mésopotamienne (Iraq, 6e-1er millénaires av.J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géophysique appliquée aux formations superficielles GEOFCAN 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2841,51 +2841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysics in Iraqi Kurdistan: discovering the origins of urbanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,51 +3050,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LARSA (IRAQ, 6th – 1st millennium BC): Discovering the city wall and its gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3141,51 +3141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte des remparts de Larsa (Iraq) par la géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3499,238 +3499,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hydraulic System of Larsa (South Iraq)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cez</w:t>
+                <w:t xml:space="preserve">L'archéologie du Proche-Orient ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ingolf Thuesen; Scott Haddow; Camilla Mazzucato. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Duplouy; Alain Schnapp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Congress on the Archaeology of the Ancient Near East</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-106, 2025, 978-3-447-12342-6</w:t>
+              <w:t xml:space="preserve">Uni dans sa diversité. L'école d'histoire de l'art et d'archéologie de La Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.223-237, 2025, Histoire de la France aux XIXe et XXe siècles, 979-10-351-1064-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495478v1</w:t>
+                <w:t xml:space="preserve">hal-03924945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologie du Proche-Orient ancien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Butterlin</w:t>
+                <w:t xml:space="preserve">The Hydraulic System of Larsa (South Iraq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alain Duplouy; Alain Schnapp. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ingolf Thuesen; Scott Haddow; Camilla Mazzucato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uni dans sa diversité. L'école d'histoire de l'art et d'archéologie de La Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.223-237, 2025, Histoire de la France aux XIXe et XXe siècles, 979-10-351-1064-2</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-106, 2025, 978-3-447-12342-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924945v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remparts de Larsa : Le mystère résolu ?</w:t>
               </w:r>
@@ -4011,208 +4011,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expansion urukienne au milieu du IVe millénaire av. J.-C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Proche-Orient au Chalcolithique (5 cartes avec notice et bibliographie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.35, 2020, 978-2-251-45113-8</w:t>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03088481v1</w:t>
+                <w:t xml:space="preserve">hal-03088156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Proche-Orient au Chalcolithique (5 cartes avec notice et bibliographie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expansion urukienne au milieu du IVe millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage Martin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088156v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Proche-Orient au Chalcolithique Moyen : l’expansion obeidienne</w:t>
               </w:r>
@@ -4251,51 +4251,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4363,51 +4363,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.34, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4475,51 +4475,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4587,51 +4587,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Naccaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien (AHPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33, 2020, 978-2-251-45113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5487,51 +5487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] State Board of Antiquities and Heritage of Iraq. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5970,51 +5970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Padovani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Abd-El-Kadim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zingarello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Naccaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rasheed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Saber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kepinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2007.1241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860751v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123761.i" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nsc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Waalke Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/7816" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.7816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Proceedings_of_the_13th_International_Congress_on_the_Archaeology_of_the_Ancient_Near_East/titel_8423.ahtml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Huot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4343-atlas-historique-du-proche-orient-ancien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/8211" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecompte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={8DCA8642-4FC2-466D-A3EF-D4B5E75FCD99}" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Ahmad Saber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Abdulmassid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Padovani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Abd-El-Kadim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zingarello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Naccaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rasheed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Saber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kepinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2007.1241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860751v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123761.i" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nsc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Waalke Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/7816" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.7816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Huot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Proceedings_of_the_13th_International_Congress_on_the_Archaeology_of_the_Ancient_Near_East/titel_8423.ahtml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4343-atlas-historique-du-proche-orient-ancien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/8211" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecompte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={8DCA8642-4FC2-466D-A3EF-D4B5E75FCD99}" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Ahmad Saber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Abdulmassid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>