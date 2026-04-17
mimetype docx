--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -66,3235 +66,3469 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of Complex Moving Targets</w:t>
+                <w:t xml:space="preserve">Rainforest Monitoring Using Deep Learning and Short Time Series of Sentinel-1 IW Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
+                <w:t xml:space="preserve">Ricardo Dal Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Russo</w:t>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziano Cerri</w:t>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Thirion Lefevre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paola Rizzoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3221645⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (4), pp.598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs18040598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463887v1</w:t>
+                <w:t xml:space="preserve">hal-05580141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Forest Fires through Deep Unsupervised Learning Modeling of Sentinel-1 Time Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieving Complex Permittivities From Remote Dual Co-Pol Radar Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+                <w:t xml:space="preserve">Israel Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi12080332⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.812-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3332429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215824v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grad-SLAM: Explaining Convolutional Autoencoders’ Latent Space of Satellite Image Time Series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of Complex Moving Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziano Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Colin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Thirion Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3302906⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (1), pp.910-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3221645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215828v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FARMSAR: Fixing AgRicultural Mislabels Using Sentinel-1 Time Series and AutoencodeRs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Detection of Forest Fires through Deep Unsupervised Learning Modeling of Sentinel-1 Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi12080332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15010035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03944485v1</w:t>
+                <w:t xml:space="preserve">hal-04215824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beets or Cotton? Blind Extraction of Fine Agricultural Classes Using a Convolutional Autoencoder Applied to Temporal SAR Signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Grad-SLAM: Explaining Convolutional Autoencoders’ Latent Space of Satellite Image Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3100637⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3302906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534633v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combined Effect of Orientation Angle and Material on PolSAR Images of Urban Areas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+                <w:t xml:space="preserve">FARMSAR: Fixing AgRicultural Mislabels Using Sentinel-1 Time Series and AutoencodeRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.1632. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15010035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12101632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02903123v1</w:t>
+                <w:t xml:space="preserve">hal-03944485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Ephemeral Objects in SAR Time-Series Using Frozen Background-Based Change Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Beets or Cotton? Blind Extraction of Fine Agricultural Classes Using a Convolutional Autoencoder Applied to Temporal SAR Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12111720⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3100637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153901v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN AND EXPERIMENTAL VALIDATION OF MULTIFUNCTION ANTENNA WITH DIRECT MODULATION FOR RADAR AND COMMUNICATION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Combined Effect of Orientation Angle and Material on PolSAR Images of Urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel David Hinostroza Saenz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIER18061804⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12101632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124595v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The double Brewster angle effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Detecting Ephemeral Objects in SAR Time-Series Using Frozen Background-Based Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12111720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02124548v1</w:t>
+                <w:t xml:space="preserve">hal-03153901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Solution for Permittivities of a Dihedral Configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
+                <w:t xml:space="preserve">DESIGN AND EXPERIMENTAL VALIDATION OF MULTIFUNCTION ANTENNA WITH DIRECT MODULATION FOR RADAR AND COMMUNICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel David Hinostroza Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2018.2796842⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER18061804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124542v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Polarization Amplitudes of Obliquely Orientated Buildings With Application to Urban Areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">The double Brewster angle effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1-2), pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2017.2731122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692798v1</w:t>
+                <w:t xml:space="preserve">hal-02124548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6:1 Bandwidth, Low-Profile, Dual-Polarized Ring Array of Spiral Antennas with Connecting Arms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Analytical Solution for Permittivities of a Dihedral Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Louertani</w:t>
+                <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2492578⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.485-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2018.2796842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265594v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact dual polarized 3:1 bandwidth omnidirectional array of spiral antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Cross-Polarization Amplitudes of Obliquely Orientated Buildings With Application to Urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Serhir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Boust</w:t>
+                <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2542982⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (11), pp.1913 - 1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2017.2731122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309233v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Use of Low Frequencies in Urban Areas: Application to NLOS Configurations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">A 6:1 Bandwidth, Low-Profile, Dual-Polarized Ring Array of Spiral Antennas with Connecting Arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Guinvarch</w:t>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2441293⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (2), pp.752-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2492578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265646v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced dual-circular polarised four-arm Archimedean spiral antenna with low-profile cavity backing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A compact dual polarized 3:1 bandwidth omnidirectional array of spiral antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Koen Mouthaan</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0099⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1909 - 1912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2542982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242886v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Bandwidth of Spiral Antenna Arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Randy Haupt</w:t>
+                <w:t xml:space="preserve">Investigating the Use of Low Frequencies in Urban Areas: Application to NLOS Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2015.2508060⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp 3720-3729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2441293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265598v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Sparse Time-Modulated Array by Genetic Algorithm for Radar Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Enhanced dual-circular polarised four-arm Archimedean spiral antenna with low-profile cavity backing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Hongzhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2299285⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.1260-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103457v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Polarized Wideband Planar Phased Array With Spiral Antennas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karim Louertani</w:t>
+                <w:t xml:space="preserve">Estimating the Bandwidth of Spiral Antenna Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2331988⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.1337-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2015.2508060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103977v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Profile Cavity-Backed Dual-Polarized Spiral Antenna Array</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Optimization of Sparse Time-Modulated Array by Genetic Algorithm for Radar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12, pp.524 - 527. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 13, pp.Pages 161-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2299285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2013.2257654⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00834773v1</w:t>
+                <w:t xml:space="preserve">hal-01103457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiarms Multiports Externally Fed Spiral Antenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A Dual-Polarized Wideband Planar Phased Array With Spiral Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Louertani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (9), pp.4547-4553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2331988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2188372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00693316v1</w:t>
+                <w:t xml:space="preserve">hal-01103977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the azimuthal resolution of High Frequency Surface Wave Radars with a multiplicative beamforming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Low-Profile Cavity-Backed Dual-Polarized Spiral Antenna Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.524 - 527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2013.2257654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2012.2186117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00771923v1</w:t>
+                <w:t xml:space="preserve">hal-00834773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">180° and 90° reflection-Type Phase Shifters using Over-Coupled Lange Couplers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongzhao Fang</w:t>
+                <w:t xml:space="preserve">Multiarms Multiports Externally Fed Spiral Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Louertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyi Tang</w:t>
+                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (11), pp.3440-3448. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.236-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2012.2216892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2188372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782313v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-echo doppler spectrum perturbation of the received signals from a floating high-frequency surface wave radar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Improving the azimuthal resolution of High Frequency Surface Wave Radars with a multiplicative beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques El Khoury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2011.0173⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (5), pp.925-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2012.2186117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684266v1</w:t>
+                <w:t xml:space="preserve">hal-00771923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the radiated polarization of an antenna array with circular geometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">180° and 90° reflection-Type Phase Shifters using Over-Coupled Lange Couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongzhao Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (11), pp.3440-3448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2012.2216892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERC11061706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00629215v1</w:t>
+                <w:t xml:space="preserve">hal-00782313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting spirals for wideband dual polarization phased array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sea-echo doppler spectrum perturbation of the received signals from a floating high-frequency surface wave radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2165464⟩</w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2011.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659413v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Polarization Interleaved Spiral Antenna Phased Array With an Octave Bandwidth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Study of the radiated polarization of an antenna array with circular geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Louertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2009.2037767⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC11061706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556621v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency surface wave radar based on a sea floating antenna concept</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Connecting spirals for wideband dual polarization phased array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2008.0214⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (12), pp.4534-4541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2165464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447873v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximated method neglecting coupling for conformal antenna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dual Polarization Interleaved Spiral Antenna Phased Array With an Octave Bandwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Hélier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (2), pp.397-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2009.2037767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272113v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High-frequency surface wave radar based on a sea floating antenna concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (8), pp.1237-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2008.0214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximated method neglecting coupling for conformal antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hélier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (1), pp.105-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the use of HF surface wave radar in congested waters: influence of masking effects on detection of small ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Cheraly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (4), pp.894-903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JOE.2006.886227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3304,11416 +3538,11524 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR time series for under canopy detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RadarConf24 - 2024 IEEE Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEE, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Detection in a Forest Using Sentinel-1 and FBR Time-Series Speckle Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.6561-6563, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network scoring for efficient computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Waltsburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kolar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th International Symposium on Circuits and Systems (ISCAS), 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE; IEEE CAS Society, May 2023, Monterey, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Sentinel-1 Time-Series for Archaeological Structures Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.5183-5186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double bounce mechanism and deterministic targets in SAR remote sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Deep Temporal Convolutional Autoencoder for Unsupervised Representation Learning of Incoherent Polsar Time-Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">IGARSS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244900v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Temporal Convolutional Autoencoder for Unsupervised Representation Learning of Incoherent Polsar Time-Series</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Double bounce mechanism and deterministic targets in SAR remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Koeniguer</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">EUSAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345533v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multifunction Antenna: Radar and QPSK Comms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Conference on Antenna Measurements and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Antibes, Juan les pins, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monostatic Radar Cross Section Simulation of Small Unmanned Aerial Vehicles in UHF band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Extraction of Roads Using Polarimetry Methods in L-Band SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paillou Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.327-330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of Temporal Methods over Spatial Methods in Order to Detect Small Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paillou Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.1767-1769, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable 4-Arm Spiral Antenna for Dual Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Québec, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Single SAR Image at P Band for Deforestation Detection in Tropical Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA LPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Modulated Array -A Database Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Double Brewster Angle Effect and the Radar Polarimetric Responses of Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA LPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-band Polarimetric Change Detection on Sar Images : Fire Burn Scars in California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Taillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.9956-9959, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework for polarimetric change detection in time series SAR images: the empty scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Taillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC/CSA Advanced SAR workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Saint-Hubert, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributing deep neural networks for maximising computing capabilities and power efficiency in swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kolar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sapporo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2019.8702672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The essential contribution of HV to radar remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC/CSA Advanced SAR workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Saint-Hubert, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of Xpol for Urban Classification Using SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.983-985, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of the Relative Polarimetric Radar Signature of Vegetation and Cities Districts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.5221-5223, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture Retrieval Using Monostatic Radar Double Bounce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.9098-9101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/igarss.2018.8518702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentric ring array of connecting spirals with interleaved WAVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 United States National Committee of URSI National Radio Science Meeting (USNC-URSI NRSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonances in Receiving Two-Arm Spiral Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naga Devarapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Carthagène des Indes, Colombia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/apwc.2018.8503796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna Pattern Effects in a Low Sidelobe Circularly Polarized Planar Array Due to Element Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel David Hinostroza Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Carthagène des Indes, Colombia. pp.103-105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iceaa.2018.8520483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne Multifonction à Modulation Directe et Agilité de Faisceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic algorithm optimization of a dual polarized concentric ring array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Applied Computational Electromagnetics Society Symposium - Italy (ACES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentric ring array of connecting spirals with WAVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarcah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Variation of the polarimetric Scattering Mechanisms of Forests and its Consequences on Interferometric Height</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Observation Summit 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multifunction antenna with direct modulation and beam agility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Rotation on the Polarimetric Signature of the Double Bounces and Alternatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Inversion of the Permittivities for a Double Bounce Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692813v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the Permittivities for a Double Bounce Mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of Rotation on the Polarimetric Signature of the Double Bounces and Alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692825v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Bandwidth Analysis in Multifunction Antenna for Radar and Communication Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Phased Array Systems and Technology (PAST 2016) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Waltham, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase error analysis of a dual polarized concentric ring array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.1947-1491 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2016.7696167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing communication in TMA for radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.705--706, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2016.7696061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency bandwidth in connected spiral arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Phased Array Systems and Technology (PAST 2016) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Waltham, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna system for simultaneous radar and communication applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481490, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to retrieve the complex permittivities using double bounce?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2016.7696703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation in urban areas. Orientation, permittivity and entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1594-1597 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polarimetric signatures of double bounces in cities and forests. The double Brewster effect.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Wideband digital 5-bit phase shifters for wideband phased arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Advanced SAR workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 2535-2536, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265743v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband digital 5-bit phase shifters for wideband phased arrays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The polarimetric signatures of double bounces in cities and forests. The double Brewster effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Piteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Advanced SAR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266149v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brewster effect on polarimetric information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.227-230, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7325741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quad-polarized wideband phased array with reduced sidelobes by interstitial-packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th European Conference on Antennas and Propagation (EuCAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. pp 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size constraint in design of concentric ring array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 2455-2456, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2015.7305616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two stacked orthogonally wound spirals with connected arms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 1976-1977, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2015.7305377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The signature of rotated double bounces in urban areas,&amp;quot; in Synthetic Aperture Radar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Time Modulated Array for dual function radar and communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 5th Asia-Pacific Conference on Synthetic Aperture Radar (APSAR 2015) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APSAR.2015.7306249⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 806-807, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265675v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Modulated Array for dual function radar and communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The signature of rotated double bounces in urban areas,&amp;quot; in Synthetic Aperture Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304790⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 5th Asia-Pacific Conference on Synthetic Aperture Radar (APSAR 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp 462-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSAR.2015.7306249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265684v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband dual-circular polarized spiral antenna phased array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 21-22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2015.7304396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency radar signatures of shadow areas in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Joint Urban Remote Sensing Event (JURSE 2015) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. pp 1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of phased array configurations of spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th European Conference on Antennas and Propagation (EuCAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. pp 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wideband omnidirectional conformal array for passive radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribiere-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.237-238, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2014.6904450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual function Radar Communication Time-Modulated Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Radar Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEE, Oct 2014, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-linear polarized cavity-backed sinuous antenna with non-sequential feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2014, La Haye, Netherlands. pp.1199 - 1201, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEC cavity for a ring array of spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.939-940, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2014.6904798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar applications and instantaneous control in time-domain arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.1752-1753, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2014.6905202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-circular polarized planar array of connected sinuous antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Low profile cavity-backed four-arm Archimedean spiral antenna with 8:1 bandwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904799⟩</w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, La Haye, Netherlands. pp.2528 - 2531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103494v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low profile cavity-backed four-arm Archimedean spiral antenna with 8:1 bandwidth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Dual-circular polarized planar array of connected sinuous antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902333⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.Pages 941-942, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104549v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive kriging metamodels for forest characterization and target detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Piteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Radar Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. 5 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation mechanisms in urban canyons. Distorsions and entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Synthetic Aperture Radar (EUSAR 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VDE, Jun 2014, Berlin, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive radar applied to forest and kriging-based metamodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Piteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected Spiral Antennas for Wideband Circularly Polarized Antenna Array, Experimental Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing urban areas in the frame of non line of sight target detection. Electromagnetic modelling, validation and application to real data in Ka-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.543 - 546, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polarimetric information in urban areas. The specific case of urban canyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAR 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Longueil, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive radar for forest characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">On the interpretation of anechoic chamber data using FEKO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935427v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interpretation of anechoic chamber data using FEKO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cognitive radar for forest characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Piteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935421v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Modulated Array for Radar applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Connected Spiral Antennas for Wideband Circularly Polarized Antenna Array, Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935478v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Modulated Array for Radar Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Time-Modulated Array for Radar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.138 - 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935387v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band resonances in planar array of spiral antennas without ground plane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Time Modulated Array for Radar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Randy Haupt</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Symposium on Phased Array Systems and Technology </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934291v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Spiral Antennas for Wideband Circularly Polarized Antenna Array, Experimental Investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Narrow band resonances in planar array of spiral antennas without ground plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Symposium on Phased Array Systems and Technology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Waltham, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY.2013.6731886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933672v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband dual polarized array with spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Only Synthesis For Time Modulated Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Symposium on Phased Array Systems and Technology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Waltham, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARRAY.2013.6731891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cavity-backed dual polarized array of connected spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation (APSURSI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, United States. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2012.6348808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual polarized planar phased spiral antenna array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation (APSURSI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, United States. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2012.6348807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schelkunoff Multi Diagrams Receive Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE APS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of pulsed antennas measurement facility near field antennas measurement in time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 15 International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulator of High Frequency Surface Wave Radar (HFSWR) With Offshore Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE APS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of wide band planar arrays of spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Symposium on Antennas and Propagation (APSURSI 2011) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Spokane, United States. 4 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2011.5996784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique d'optimisation de réseaux 2D d'antennes spirales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External and coplanar feeding for spiral antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Antennas and Propagation Society International Symposium (APSURSI 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2010.5560994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design of dual polarization spiral antenna array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation on a Floating Active Antenna and on a Passive Antenna Moving on the Coast for HFSWR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Externally fed spiral antenna for radar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving axial ratio of planar phased array of spirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual polarization phased array with connected spirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Antennas and Propagation Society International Symposium (APSURSI 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. 4 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2010.5561247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Axial Ratio of a Planar Phased Array of Spirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Antennas and Propagation Society International Symposium (APSURSI 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2010.5561413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution d'alimentation planaire pour antenne spirale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of a correction method applied to a vertically deformed HFSWR on buoys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a dual polarization interleaved wideband spiral phased array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE Antennas and Propagation Society International Symposium (APSURSI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Charleston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2009.5171615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation on a floating antenna for a high frequency surface wave radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Wave Oceanography Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coplanar feeding solution for spiral antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE Antennas and Propagation Society International Symposium (APSURSI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Charleston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2009.5172294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a spiral antenna with coplanar feeding solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.214.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple pattern correction approach for high frequency surface wave radar on buoys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 First European Conference on Antennas and Propagation (EuCAP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wideband antenna for P-band airborne SAR applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.407.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized scanning possibilities of a conformal wideband array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Niigata, Japan. 4 p. CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact modelling of the scattering of realistic sea surfaces for HFSWR applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4422970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau large bande conformé sur dirigeable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France. 4 p. sur CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-polarization wide-band interleaved spiral antenna array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IET International Conference on Radar Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Edimbourg, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/cp:20070570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Correction Approach For HF Surface Wave Radar On Buoys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar Oceanography Workshop 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non uniformly curved wideband array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 First European Conference on Antennas and Propagation (EuCAP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France. 5 p. sur CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swell Compensation for High Frequency Antenna Array on Buoys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE APS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swell compensations for High Frequency antenna array on buoys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE Antennas and Propagation Society International Symposium </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Albuquerque, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2006.1711712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between spiral antenna elements of a conformal wideband array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACES 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Miami, United States. 5 p. sur CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the over-sea electromagnetic wave propagation by a novel PE-MoM hybrid technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium and USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel PE-MoM hybrid technique to study the over-sea electromagnetic propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar 2002 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">ANALYSIS OF THE TEMPORAL VARIATION OF THE BACKSCATTERING COEFFICIENTS OVER A BOREAL FOREST AND THEIR LINK WITH GROUND TRUTH DATA - THE CASE OF LES GRANDS JARDINS, QUEBEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771847v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGARSS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27304.44804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detection of archaeological sites hidden by a forest canopy using Sentinel-1 time-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.22288.48642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14723,131 +15065,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTEM AND METHOD FOR SELECTING, USING A TERMINAL, AN OPTIMUM FREQUENCY BAND IN TERMS OF SPEED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Azarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021233843A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14994,51 +15336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Cerri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3221645" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101632" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03153901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111720" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouedraogo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel David Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER18061804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.02.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2796842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2731122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L. Haupt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Louertani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2492578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2542982" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2441293" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Hongzhao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Mouthaan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Haupt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2508060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2299285" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2331988" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2257654" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00693316v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2188372" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques El Khoury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2186117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Fang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Tang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Mouthaan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2216892" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2011.0173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00629215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC11061706" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2165464" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2037767" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0214" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Cheraly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2006.886227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04982532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Waltsburger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181766" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884100" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03616691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555144" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703513" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillou Nathan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553904" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324539" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L Haupt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329949" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492680v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900081" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gacoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702672" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atwood" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898777" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899829" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518702" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414057v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Devarapalli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc.2018.8503796" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124608v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520483" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel D. Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916409" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692595v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072566" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928176" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doyelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832636" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449627v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696167" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832616" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368112v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481490" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460031v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696703" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326088" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Piteros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Ray Fang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanan Balakrishnan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414023v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7325741" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266165v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305616" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266168v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305377" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265675v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSAR.2015.7306249" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265797v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304396" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265747v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120522" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266154v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103909v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribiere-Tharaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904450" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060416" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104550v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901988" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103943v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904798" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103742v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905202" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103494v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904799" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902333" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103273v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935427v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935421v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632207" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935387v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731886" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933672v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935383v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934298v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731891" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00773386v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348808" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782318v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348807" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781207v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772476v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262395" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659481v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996784" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659495v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556630v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5560994" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557845v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flament" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557860v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557867v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556625v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561247" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556233v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561413" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597213v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444553v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447679v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171615" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447868v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447692v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5172294" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352235v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278582v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584484" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272369v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272356v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gobin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4422970" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272438v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20070570" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162931v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278567v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085415v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278570v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1711712" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278566v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952822v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952828v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771847v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27304.44804" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771833v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22288.48642" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572206v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dal Molin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rizzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18040598" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Cerri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3221645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101632" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03153901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouedraogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel David Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER18061804" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2796842" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2731122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L. Haupt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Louertani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2492578" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2542982" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2441293" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Hongzhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Mouthaan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Haupt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2508060" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2299285" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2331988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2257654" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00693316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2188372" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques El Khoury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2186117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Fang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Mouthaan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2216892" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2011.0173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00629215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC11061706" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2165464" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2037767" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Cheraly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2006.886227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04982532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Waltsburger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181766" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884100" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03616691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555144" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244900v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703513" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillou Nathan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553904" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324539" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L Haupt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329949" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900081" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gacoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702672" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atwood" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898777" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899829" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518702" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Devarapalli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc.2018.8503796" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520483" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel D. Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916409" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692595v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072566" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622471v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928176" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doyelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692813v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832636" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696167" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832616" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481490" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696703" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326088" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Ray Fang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanan Balakrishnan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305656" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Piteros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7325741" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305616" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266168v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305377" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSAR.2015.7306249" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304396" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265747v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120522" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103909v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribiere-Tharaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904450" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104787v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060416" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104550v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901988" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103943v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904798" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905202" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104549v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902333" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103494v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904799" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060325" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103273v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834795v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935450v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935421v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935427v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632207" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731886" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935383v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731891" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00773386v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348808" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782318v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348807" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781207v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772476v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262395" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996784" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5560994" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557845v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flament" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557860v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556625v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561247" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556233v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561413" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597213v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447679v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171615" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447868v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5172294" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352235v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278582v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584484" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352239v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272369v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gobin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4422970" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20070570" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162931v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278567v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278570v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1711712" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278566v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952822v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952828v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560752v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mousset" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Beaudoin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771847v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27304.44804" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771833v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22288.48642" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>