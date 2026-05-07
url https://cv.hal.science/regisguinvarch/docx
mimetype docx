--- v1 (2026-04-17)
+++ v2 (2026-05-07)
@@ -334,477 +334,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of Complex Moving Targets</w:t>
+                <w:t xml:space="preserve">Grad-SLAM: Explaining Convolutional Autoencoders’ Latent Space of Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Russo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élise Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3221645⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3302906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463887v1</w:t>
+                <w:t xml:space="preserve">hal-04215828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Forest Fires through Deep Unsupervised Learning Modeling of Sentinel-1 Time Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of Complex Moving Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziano Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+                <w:t xml:space="preserve">Laetitia Thirion Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi12080332⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (1), pp.910-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3221645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215824v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grad-SLAM: Explaining Convolutional Autoencoders’ Latent Space of Satellite Image Time Series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Detection of Forest Fires through Deep Unsupervised Learning Modeling of Sentinel-1 Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Colin</w:t>
+                <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20, </w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3302906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijgi12080332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215828v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FARMSAR: Fixing AgRicultural Mislabels Using Sentinel-1 Time Series and AutoencodeRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -838,64 +838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beets or Cotton? Blind Extraction of Fine Agricultural Classes Using a Convolutional Autoencoder Applied to Temporal SAR Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,51 +1683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact dual polarized 3:1 bandwidth omnidirectional array of spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,51 +2008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Bandwidth of Spiral Antenna Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2418,261 +2418,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiarms Multiports Externally Fed Spiral Antenna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the azimuthal resolution of High Frequency Surface Wave Radars with a multiplicative beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Hélier</w:t>
+                <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2188372⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (5), pp.925-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2012.2186117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693316v1</w:t>
+                <w:t xml:space="preserve">hal-00771923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the azimuthal resolution of High Frequency Surface Wave Radars with a multiplicative beamforming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiarms Multiports Externally Fed Spiral Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Louertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques El Khoury</w:t>
+                <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (5), pp.925-927. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.236-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2012.2186117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2188372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771923v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">180° and 90° reflection-Type Phase Shifters using Over-Coupled Lange Couplers</w:t>
               </w:r>
@@ -2775,51 +2775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-echo doppler spectrum perturbation of the received signals from a floating high-frequency surface wave radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,64 +2918,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24, pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3334,51 +3334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (1), pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3628,304 +3628,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Detection in a Forest Using Sentinel-1 and FBR Time-Series Speckle Filtering</w:t>
+                <w:t xml:space="preserve">Neural network scoring for efficient computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Michenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Hugo Waltsburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kolar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281593⟩</w:t>
+              <w:t xml:space="preserve">56th International Symposium on Circuits and Systems (ISCAS), 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; IEEE CAS Society, May 2023, Monterey, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424461v2</w:t>
+                <w:t xml:space="preserve">hal-04151361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network scoring for efficient computing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Road Detection in a Forest Using Sentinel-1 and FBR Time-Series Speckle Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Kolar</w:t>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th International Symposium on Circuits and Systems (ISCAS), 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; IEEE CAS Society, May 2023, Monterey, United States. pp.1-5, </w:t>
+              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.6561-6563, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151361v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3979,347 +3979,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Sentinel-1 Time-Series for Archaeological Structures Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Michenot</w:t>
+                <w:t xml:space="preserve">Deep Temporal Convolutional Autoencoder for Unsupervised Representation Learning of Incoherent Polsar Time-Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Elise Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IGARSS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616691v1</w:t>
+                <w:t xml:space="preserve">hal-03345533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Temporal Convolutional Autoencoder for Unsupervised Representation Learning of Incoherent Polsar Time-Series</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double bounce mechanism and deterministic targets in SAR remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Koeniguer</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">EUSAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345533v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double bounce mechanism and deterministic targets in SAR remote sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Sentinel-1 Time-Series for Archaeological Structures Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.5183-5186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244900v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multifunction Antenna: Radar and QPSK Comms</w:t>
               </w:r>
@@ -4422,51 +4422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monostatic Radar Cross Section Simulation of Small Unmanned Aerial Vehicles in UHF band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4474,51 +4474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
@@ -4573,51 +4573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paillou Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.327-330, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4677,51 +4677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paillou Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.1767-1769, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4853,239 +4853,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Single SAR Image at P Band for Deforestation Detection in Tropical Forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new framework for polarimetric change detection in time series SAR images: the empty scene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA LPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ASC/CSA Advanced SAR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Saint-Hubert, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492680v1</w:t>
+                <w:t xml:space="preserve">hal-02492675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Modulated Array -A Database Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Euziere</w:t>
+                <w:t xml:space="preserve">Distributing deep neural networks for maximising computing capabilities and power efficiency in swarm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kolar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sapporo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2019.8702672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433202v1</w:t>
+                <w:t xml:space="preserve">hal-02434837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Double Brewster Angle Effect and the Radar Polarimetric Responses of Forests</w:t>
               </w:r>
@@ -5251,676 +5251,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework for polarimetric change detection in time series SAR images: the empty scene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Taillade</w:t>
+                <w:t xml:space="preserve">The essential contribution of HV to radar remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC/CSA Advanced SAR workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Saint-Hubert, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492675v1</w:t>
+                <w:t xml:space="preserve">hal-02492699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributing deep neural networks for maximising computing capabilities and power efficiency in swarm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefit of Xpol for Urban Classification Using SAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gacoin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Sapporo, Japan. </w:t>
+              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.983-985, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2019.8702672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434837v1</w:t>
+                <w:t xml:space="preserve">hal-02492671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The essential contribution of HV to radar remote sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of the Relative Polarimetric Radar Signature of Vegetation and Cities Districts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC/CSA Advanced SAR workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.5221-5223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492699v1</w:t>
+                <w:t xml:space="preserve">hal-02492698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Xpol for Urban Classification Using SAR Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Atwood</w:t>
+                <w:t xml:space="preserve">Using a Single SAR Image at P Band for Deforestation Detection in Tropical Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESA LPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492671v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of the Relative Polarimetric Radar Signature of Vegetation and Cities Districts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+                <w:t xml:space="preserve">Time Modulated Array -A Database Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.5221-5223, </w:t>
+              <w:t xml:space="preserve">EuSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492698v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Retrieval Using Monostatic Radar Double Bounce</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regis Guinvarch</w:t>
+                <w:t xml:space="preserve">Resonances in Receiving Two-Arm Spiral Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naga Devarapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8518702⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Carthagène des Indes, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/apwc.2018.8503796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124501v1</w:t>
+                <w:t xml:space="preserve">hal-02124613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentric ring array of connecting spirals with interleaved WAVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5948,3394 +5961,3364 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 United States National Committee of URSI National Radio Science Meeting (USNC-URSI NRSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances in Receiving Two-Arm Spiral Antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Antenna Pattern Effects in a Low Sidelobe Circularly Polarized Planar Array Due to Element Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel David Hinostroza Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Carthagène des Indes, Colombia. </w:t>
+              <w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Carthagène des Indes, Colombia. pp.103-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/apwc.2018.8503796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iceaa.2018.8520483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124613v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Pattern Effects in a Low Sidelobe Circularly Polarized Planar Array Due to Element Errors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
+                <w:t xml:space="preserve">Moisture Retrieval Using Monostatic Radar Double Bounce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Carthagène des Indes, Colombia. pp.103-105, </w:t>
+              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.9098-9101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iceaa.2018.8520483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8518702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124608v1</w:t>
+                <w:t xml:space="preserve">hal-02124501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne Multifonction à Modulation Directe et Agilité de Faisceau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">Concentric ring array of connecting spirals with WAVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarcah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723743v1</w:t>
+                <w:t xml:space="preserve">hal-01692595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithm optimization of a dual polarized concentric ring array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
+                <w:t xml:space="preserve">Frequency Variation of the polarimetric Scattering Mechanisms of Forests and its Consequences on Interferometric Height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Applied Computational Electromagnetics Society Symposium - Italy (ACES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Observation Summit 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692600v1</w:t>
+                <w:t xml:space="preserve">hal-01692830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentric ring array of connecting spirals with WAVES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multifunction antenna with direct modulation and beam agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Guinvarcah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+                <w:t xml:space="preserve">S. Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072566⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692595v1</w:t>
+                <w:t xml:space="preserve">hal-01622471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Variation of the polarimetric Scattering Mechanisms of Forests and its Consequences on Interferometric Height</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion of the Permittivities for a Double Bounce Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Observation Summit 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">PIERS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692830v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multifunction antenna with direct modulation and beam agility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Gillard</w:t>
+                <w:t xml:space="preserve">Impact of Rotation on the Polarimetric Signature of the Double Bounces and Alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIERS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622471v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the Permittivities for a Double Bounce Mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Antenne Multifonction à Modulation Directe et Agilité de Faisceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">JNM2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692825v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Rotation on the Polarimetric Signature of the Double Bounces and Alternatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Genetic algorithm optimization of a dual polarized concentric ring array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Atwood</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Applied Computational Electromagnetics Society Symposium - Italy (ACES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692813v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Bandwidth Analysis in Multifunction Antenna for Radar and Communication Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">Optimizing communication in TMA for radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Phased Array Systems and Technology (PAST 2016) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832636⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.705--706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449646v1</w:t>
+                <w:t xml:space="preserve">hal-01416327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase error analysis of a dual polarized concentric ring array</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Low frequency bandwidth in connected spiral arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Guinvarch</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Phased Array Systems and Technology (PAST 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Waltham, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01449627v1</w:t>
+                <w:t xml:space="preserve">hal-01449655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing communication in TMA for radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Euziere</w:t>
+                <w:t xml:space="preserve">Antenna system for simultaneous radar and communication applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.705--706, </w:t>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481490, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416327v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency bandwidth in connected spiral arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
+                <w:t xml:space="preserve">Is it possible to retrieve the complex permittivities using double bounce?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Phased Array Systems and Technology (PAST 2016) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Waltham, United States. </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449655v1</w:t>
+                <w:t xml:space="preserve">hal-01460031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna system for simultaneous radar and communication applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Gillard</w:t>
+                <w:t xml:space="preserve">Large Bandwidth Analysis in Multifunction Antenna for Radar and Communication Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481490, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Phased Array Systems and Technology (PAST 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Waltham, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368112v1</w:t>
+                <w:t xml:space="preserve">hal-01449646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to retrieve the complex permittivities using double bounce?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Phase error analysis of a dual polarized concentric ring array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. </w:t>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.1947-1491 </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460031v1</w:t>
+                <w:t xml:space="preserve">hal-01449627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in urban areas. Orientation, permittivity and entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size constraint in design of concentric ring array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1594-1597 </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 2455-2456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265767v1</w:t>
+                <w:t xml:space="preserve">hal-01266165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband digital 5-bit phase shifters for wideband phased arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
+                <w:t xml:space="preserve">Two stacked orthogonally wound spirals with connected arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 2535-2536, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305656⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 1976-1977, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266149v1</w:t>
+                <w:t xml:space="preserve">hal-01266168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polarimetric signatures of double bounces in cities and forests. The double Brewster effect.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">The brewster effect on polarimetric information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Advanced SAR workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.227-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7325741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265743v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brewster effect on polarimetric information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+                <w:t xml:space="preserve">Quad-polarized wideband phased array with reduced sidelobes by interstitial-packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 9th European Conference on Antennas and Propagation (EuCAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. pp 1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414023v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quad-polarized wideband phased array with reduced sidelobes by interstitial-packing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
+                <w:t xml:space="preserve">Time Modulated Array for dual function radar and communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th European Conference on Antennas and Propagation (EuCAP 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 806-807, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266141v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size constraint in design of concentric ring array</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The signature of rotated double bounces in urban areas,&amp;quot; in Synthetic Aperture Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305616⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 5th Asia-Pacific Conference on Synthetic Aperture Radar (APSAR 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp 462-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSAR.2015.7306249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266165v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two stacked orthogonally wound spirals with connected arms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Wideband dual-circular polarized spiral antenna phased array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 1976-1977, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305377⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 21-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266168v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Modulated Array for dual function radar and communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Euziere</w:t>
+                <w:t xml:space="preserve">Low frequency radar signatures of shadow areas in cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304790⟩</w:t>
+              <w:t xml:space="preserve">2015 Joint Urban Remote Sensing Event (JURSE 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. pp 1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265684v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The signature of rotated double bounces in urban areas,&amp;quot; in Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of phased array configurations of spiral antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 5th Asia-Pacific Conference on Synthetic Aperture Radar (APSAR 2015) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 9th European Conference on Antennas and Propagation (EuCAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. pp 1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265675v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband dual-circular polarized spiral antenna phased array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Wideband digital 5-bit phase shifters for wideband phased arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 21-22, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304396⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 2535-2536, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265797v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency radar signatures of shadow areas in cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation in urban areas. Orientation, permittivity and entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Joint Urban Remote Sensing Event (JURSE 2015) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120522⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1594-1597 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265747v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of phased array configurations of spiral antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
+                <w:t xml:space="preserve">The polarimetric signatures of double bounces in cities and forests. The double Brewster effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Piteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th European Conference on Antennas and Propagation (EuCAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. pp 1-5</w:t>
+              <w:t xml:space="preserve">The Advanced SAR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266154v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wideband omnidirectional conformal array for passive radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radar applications and instantaneous control in time-domain arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ribiere-Tharaud</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.237-238, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904450⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.1752-1753, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103909v1</w:t>
+                <w:t xml:space="preserve">hal-01103742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual function Radar Communication Time-Modulated Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Euziere</w:t>
+                <w:t xml:space="preserve">Low profile cavity-backed four-arm Archimedean spiral antenna with 8:1 bandwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060416⟩</w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, La Haye, Netherlands. pp.2528 - 2531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104787v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-linear polarized cavity-backed sinuous antenna with non-sequential feeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Dual-circular polarized planar array of connected sinuous antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901988⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.Pages 941-942, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104550v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEC cavity for a ring array of spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9354,1932 +9337,1949 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.939-940, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2014.6904798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar applications and instantaneous control in time-domain arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Euziere</w:t>
+                <w:t xml:space="preserve">Cognitive kriging metamodels for forest characterization and target detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Piteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905202⟩</w:t>
+              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103742v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low profile cavity-backed four-arm Archimedean spiral antenna with 8:1 bandwidth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
+                <w:t xml:space="preserve">Cognitive radar applied to forest and kriging-based metamodel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Piteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104549v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-circular polarized planar array of connected sinuous antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+                <w:t xml:space="preserve">Propagation mechanisms in urban canyons. Distorsions and entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Conference on Synthetic Aperture Radar (EUSAR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VDE, Jun 2014, Berlin, Germany. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103494v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive kriging metamodels for forest characterization and target detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Dual function Radar Communication Time-Modulated Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Radar Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Lille, France. 5 p., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060325⟩</w:t>
+              <w:t xml:space="preserve">, SEE, Oct 2014, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103268v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation mechanisms in urban canyons. Distorsions and entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Dual-linear polarized cavity-backed sinuous antenna with non-sequential feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Synthetic Aperture Radar (EUSAR 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, La Haye, Netherlands. pp.1199 - 1201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103890v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive radar applied to forest and kriging-based metamodel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A wideband omnidirectional conformal array for passive radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribiere-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.237-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103273v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Spiral Antennas for Wideband Circularly Polarized Antenna Array, Experimental Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+                <w:t xml:space="preserve">The polarimetric information in urban areas. The specific case of urban canyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.1-4</w:t>
+              <w:t xml:space="preserve">ASAR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Longueil, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834795v1</w:t>
+                <w:t xml:space="preserve">hal-00935450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing urban areas in the frame of non line of sight target detection. Electromagnetic modelling, validation and application to real data in Ka-band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">On the interpretation of anechoic chamber data using FEKO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934302v1</w:t>
+                <w:t xml:space="preserve">hal-00935421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polarimetric information in urban areas. The specific case of urban canyons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azza Mokadem</w:t>
+                <w:t xml:space="preserve">Cognitive radar for forest characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Piteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Longueil, Canada</w:t>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935450v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interpretation of anechoic chamber data using FEKO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+                <w:t xml:space="preserve">Connected Spiral Antennas for Wideband Circularly Polarized Antenna Array, Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935421v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive radar for forest characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+                <w:t xml:space="preserve">Time-Modulated Array for Radar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.138 - 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935427v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Spiral Antennas for Wideband Circularly Polarized Antenna Array, Experimental Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+                <w:t xml:space="preserve">Time Modulated Array for Radar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933672v1</w:t>
+                <w:t xml:space="preserve">hal-00935387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Modulated Array for Radar applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Euziere</w:t>
+                <w:t xml:space="preserve">Narrow band resonances in planar array of spiral antennas without ground plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.138 - 139, </w:t>
+              <w:t xml:space="preserve">2013 IEEE International Symposium on Phased Array Systems and Technology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Waltham, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY.2013.6731886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935478v1</w:t>
+                <w:t xml:space="preserve">hal-00934291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Modulated Array for Radar Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Euziere</w:t>
+                <w:t xml:space="preserve">Wideband dual polarized array with spiral antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935387v1</w:t>
+                <w:t xml:space="preserve">hal-00935383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band resonances in planar array of spiral antennas without ground plane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Phase Only Synthesis For Time Modulated Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Randy Haupt</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Symposium on Phased Array Systems and Technology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Waltham, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARRAY.2013.6731886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY.2013.6731891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934291v1</w:t>
+                <w:t xml:space="preserve">hal-00934298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband dual polarized array with spiral antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+                <w:t xml:space="preserve">Analysing urban areas in the frame of non line of sight target detection. Electromagnetic modelling, validation and application to real data in Ka-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.543 - 546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935383v1</w:t>
+                <w:t xml:space="preserve">hal-00934302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Only Synthesis For Time Modulated Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Euziere</w:t>
+                <w:t xml:space="preserve">Connected Spiral Antennas for Wideband Circularly Polarized Antenna Array, Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Symposium on Phased Array Systems and Technology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARRAY.2013.6731891⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00934298v1</w:t>
+                <w:t xml:space="preserve">hal-00834795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cavity-backed dual polarized array of connected spiral antennas</w:t>
               </w:r>
@@ -11291,51 +11291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation (APSURSI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11594,51 +11594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of pulsed antennas measurement facility near field antennas measurement in time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11705,467 +11705,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulator of High Frequency Surface Wave Radar (HFSWR) With Offshore Receiver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques El Khoury</w:t>
+                <w:t xml:space="preserve">The design of wide band planar arrays of spiral antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on Antennas and Propagation (APSURSI 2011) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, United States. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2011.5996784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658006v1</w:t>
+                <w:t xml:space="preserve">hal-00659481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of wide band planar arrays of spiral antennas</w:t>
+                <w:t xml:space="preserve">Technique d'optimisation de réseaux 2D d'antennes spirales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on Antennas and Propagation (APSURSI 2011) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2011.5996784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00659481v1</w:t>
+                <w:t xml:space="preserve">hal-00659495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique d'optimisation de réseaux 2D d'antennes spirales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+                <w:t xml:space="preserve">Simulator of High Frequency Surface Wave Radar (HFSWR) With Offshore Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE APS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659495v1</w:t>
+                <w:t xml:space="preserve">hal-00658006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External and coplanar feeding for spiral antenna</w:t>
+                <w:t xml:space="preserve">Externally fed spiral antenna for radar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Antennas and Propagation Society International Symposium (APSURSI 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556630v1</w:t>
+                <w:t xml:space="preserve">hal-00557860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design of dual polarization spiral antenna array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12181,100 +12172,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation on a Floating Active Antenna and on a Passive Antenna Moving on the Coast for HFSWR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12302,1000 +12293,1009 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Externally fed spiral antenna for radar applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Louertani</w:t>
+                <w:t xml:space="preserve">Improving axial ratio of planar phased array of spirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Hélier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557860v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving axial ratio of planar phased array of spirals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dual polarization phased array with connected spirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE Antennas and Propagation Society International Symposium (APSURSI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557867v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual polarization phased array with connected spirals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Axial Ratio of a Planar Phased Array of Spirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Antennas and Propagation Society International Symposium (APSURSI 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. 4 p., </w:t>
+              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556625v1</w:t>
+                <w:t xml:space="preserve">hal-00556233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Axial Ratio of a Planar Phased Array of Spirals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+                <w:t xml:space="preserve">External and coplanar feeding for spiral antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Randy Haupt</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Antennas and Propagation Society International Symposium (APSURSI 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2010.5560994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556233v1</w:t>
+                <w:t xml:space="preserve">hal-00556630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution d'alimentation planaire pour antenne spirale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimentation on a floating antenna for a high frequency surface wave radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
+                <w:t xml:space="preserve">Jacques El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Hélier</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Radio Wave Oceanography Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597213v1</w:t>
+                <w:t xml:space="preserve">hal-00447868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of a correction method applied to a vertically deformed HFSWR on buoys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coplanar feeding solution for spiral antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Louertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques El Khoury</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+                <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE Antennas and Propagation Society International Symposium (APSURSI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Charleston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2009.5172294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444553v1</w:t>
+                <w:t xml:space="preserve">hal-00447692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a dual polarization interleaved wideband spiral phased array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution d'alimentation planaire pour antenne spirale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Louertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Randy Haupt</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Antennas and Propagation Society International Symposium (APSURSI 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00447679v1</w:t>
+                <w:t xml:space="preserve">hal-00597213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation on a floating antenna for a high frequency surface wave radar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a dual polarization interleaved wideband spiral phased array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Flament</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Wave Oceanography Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE Antennas and Propagation Society International Symposium (APSURSI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Charleston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447868v1</w:t>
+                <w:t xml:space="preserve">hal-00447679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coplanar feeding solution for spiral antenna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robustness of a correction method applied to a vertically deformed HFSWR on buoys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
+                <w:t xml:space="preserve">Jacques El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Hélier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Antennas and Propagation Society International Symposium (APSURSI 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2009.5172294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00447692v1</w:t>
+                <w:t xml:space="preserve">hal-00444553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a spiral antenna with coplanar feeding solution</w:t>
               </w:r>
@@ -13307,51 +13307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13519,51 +13519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wideband antenna for P-band airborne SAR applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.407.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13614,51 +13614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Niigata, Japan. 4 p. CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13839,51 +13839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France. 4 p. sur CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14088,146 +14088,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non uniformly curved wideband array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chauvet</w:t>
+                <w:t xml:space="preserve">Swell Compensation for High Frequency Antenna Array on Buoys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Hélier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 First European Conference on Antennas and Propagation (EuCAP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nice, France. 5 p. sur CD-ROM</w:t>
+              <w:t xml:space="preserve">IEEE APS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278567v1</w:t>
+                <w:t xml:space="preserve">hal-00085415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swell Compensation for High Frequency Antenna Array on Buoys</w:t>
+                <w:t xml:space="preserve">Swell compensations for High Frequency antenna array on buoys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
@@ -14245,190 +14258,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE Antennas and Propagation Society International Symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2006.1711712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085415v1</w:t>
+                <w:t xml:space="preserve">hal-00278570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swell compensations for High Frequency antenna array on buoys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bourges</w:t>
+                <w:t xml:space="preserve">Non uniformly curved wideband array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE Antennas and Propagation Society International Symposium </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 First European Conference on Antennas and Propagation (EuCAP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France. 5 p. sur CD-ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2006.1711712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00278570v1</w:t>
+                <w:t xml:space="preserve">hal-00278567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between spiral antenna elements of a conformal wideband array</w:t>
               </w:r>
@@ -14440,51 +14440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACES 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Miami, United States. 5 p. sur CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14833,235 +14833,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Detection of archaeological sites hidden by a forest canopy using Sentinel-1 time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
+              <w:t xml:space="preserve">Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27304.44804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22288.48642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771847v1</w:t>
+                <w:t xml:space="preserve">hal-03771833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of archaeological sites hidden by a forest canopy using Sentinel-1 time-series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t>
+              <w:t xml:space="preserve">IGARSS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22288.48642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27304.44804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771833v1</w:t>
+                <w:t xml:space="preserve">hal-03771847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15092,51 +15092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTEM AND METHOD FOR SELECTING, USING A TERMINAL, AN OPTIMUM FREQUENCY BAND IN TERMS OF SPEED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Azarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15336,51 +15336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dal Molin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rizzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18040598" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Cerri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3221645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101632" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03153901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouedraogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel David Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER18061804" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2796842" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2731122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L. Haupt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Louertani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2492578" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2542982" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2441293" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Hongzhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Mouthaan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Haupt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2508060" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2299285" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2331988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2257654" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00693316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2188372" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques El Khoury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2186117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Fang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Mouthaan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2216892" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2011.0173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00629215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC11061706" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2165464" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2037767" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Cheraly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2006.886227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04982532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Waltsburger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181766" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884100" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03616691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555144" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244900v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703513" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillou Nathan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553904" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324539" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L Haupt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329949" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900081" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gacoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702672" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atwood" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898777" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899829" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518702" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Devarapalli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc.2018.8503796" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520483" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel D. Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916409" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692595v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072566" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622471v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928176" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doyelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692813v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832636" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696167" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832616" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481490" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696703" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326088" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Ray Fang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanan Balakrishnan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305656" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Piteros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7325741" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305616" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266168v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305377" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSAR.2015.7306249" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304396" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265747v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120522" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103909v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribiere-Tharaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904450" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104787v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060416" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104550v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901988" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103943v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904798" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905202" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104549v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902333" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103494v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904799" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060325" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103273v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834795v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935450v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935421v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935427v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632207" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731886" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935383v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731891" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00773386v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348808" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782318v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348807" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781207v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772476v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262395" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996784" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5560994" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557845v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flament" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557860v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556625v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561247" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556233v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561413" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597213v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447679v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171615" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447868v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5172294" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352235v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278582v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584484" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352239v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272369v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gobin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4422970" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20070570" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162931v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278567v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278570v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1711712" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278566v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952822v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952828v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560752v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mousset" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Beaudoin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771847v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27304.44804" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771833v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22288.48642" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dal Molin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rizzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18040598" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Cerri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion Lefevre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3221645" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101632" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03153901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouedraogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel David Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER18061804" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2796842" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2731122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L. Haupt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Louertani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2492578" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2542982" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2441293" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Hongzhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Mouthaan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Haupt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2508060" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2299285" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2331988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2257654" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques El Khoury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2186117" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00693316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2188372" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Fang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Mouthaan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2216892" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2011.0173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00629215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC11061706" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2165464" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2037767" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Cheraly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2006.886227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04982532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Waltsburger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181766" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884100" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03616691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555144" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703513" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillou Nathan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553904" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324539" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L Haupt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329949" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gacoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702672" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900081" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atwood" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898777" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492698v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899829" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Devarapalli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc.2018.8503796" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520483" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518702" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072566" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692830v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928176" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doyelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692600v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel D. Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916409" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449655v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832616" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368112v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481490" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460031v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696703" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449646v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832636" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696167" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305616" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266168v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305377" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414023v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7325741" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Ray Fang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanan Balakrishnan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSAR.2015.7306249" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265797v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304396" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265747v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120522" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266154v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266149v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305656" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326088" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265743v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Piteros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103742v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905202" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902333" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103494v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904799" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103943v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904798" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060416" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104550v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901988" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103909v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribiere-Tharaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904450" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935450v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935427v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933672v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935478v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632207" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935387v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934291v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731886" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731891" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834795v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00773386v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348808" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782318v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348807" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781207v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772476v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262395" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659481v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996784" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659495v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658006v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557845v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flament" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557867v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556625v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561247" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556233v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561413" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556630v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5560994" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447868v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447692v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5172294" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597213v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447679v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171615" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444553v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352235v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278582v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584484" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352239v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272369v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gobin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4422970" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20070570" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162931v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085415v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278570v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1711712" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278566v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952822v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952828v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560752v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mousset" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Beaudoin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771833v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22288.48642" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771847v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27304.44804" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>