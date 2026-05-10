--- v0 (2026-03-31)
+++ v1 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis MEISSONIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur agrégé des universités</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'Administration des Entreprises</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Montpellier</w:t></w:r><w:br/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.meissonier.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les IA Génératives dans l’Enseignement Supérieur en Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseile Université; IAE Montpellier; FNEGE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy and Illegitimacy of Generative Artificial Intelligence in Higher Education: Perceptions from the French Management Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Loupiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different IT Projects, but the same Conflicts. Action Research During IT Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Harfouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-023-10467-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne : genèse et exégèse d’une œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA Génératives dans l'Enseignement Supérieur : compréhension et propositions en pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Reliance en Complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA en question. ChatGPT ou comment l'IA change-t-elle le paradigme de l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée Complexe contre l'Intelligence Artificielle Dégénérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.24107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Morin : du personnage à la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il en finir avec les problématiques de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Reliance en Complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Information System Resilience to Cope With Supply Chain Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Modgil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Dwivedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2021.3116770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la problématique à la problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor network for AI-based flood disaster detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Al Qundus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosai Dabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Paschke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03754-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the impact of Cloud ERP on sustainable performance: A dynamic capability view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinayak Drave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.102028. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2019.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliance en Complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Reliance en Complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner le mal par le mal : recherche-action sur la technique de l’inoculation pour limiter les résistances à un projet TI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bou Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.87. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.203.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Révérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.184.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ‘IT Conflict-Resistance Theory’: action research during IT pre-implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), pp.540-561. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ejis.2010.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il continuer à publier en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.173.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toujours soigner les transitions !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.172.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer un article : quels syndromes éviter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.174.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer sa recherche en donnant du sens à des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.164.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le hasard fait bien les choses...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.163.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans non en vain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.162.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full but not Fool in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.161.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Performance, Environmental Compliance, and Social Outcomes: The three Challenges of Reverse Logistics. Case Study of IBM Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (3), pp.26-38. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2012.11517296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle catégorie soumettre un article ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.151.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer l’implémentation d’un ERP: une comparaison Canada – Thailande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liette Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.318-338. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12460125.2015.1046719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand affiliation rime avec internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.152.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dissonances Culturelles Liées à L'implémentation d'un ERP: Un cas Thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17705/1CAIS.03727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les points critiques d'un desk reject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.153.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lumière sur les contributeurs de l'ombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.144.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cultural Intelligence” During ERP Implementation: Insights from a Thai Corporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (12), pp.14-28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v7n12p14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indéterminisme scientifique vu comme une richesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (2), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.142.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en gestion : savoir méditer sur ce que tout le monde a devant les yeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.141.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des retours de produits en fin de vie : le cas de la société IBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virigine Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.88-96. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.382.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption des informations et pratiques de veille stratégique dans les PME : une étude sur des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural Frictions in Information System Management: Research Perspectives on ERP Implementation Misfits in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Enacted Approach to Understanding OSS Developer’s Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.38-54. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2012010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption des informations et pratiques de veille stratégique dans les PME : une étude sur des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial performance, environmental compliance, and social outcomes: The three challenges of reverse logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.26-39. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2012.11517296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Enacted Approach to Understanding OSS Developer's Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2012010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les motivations des développeurs de l'open source à partir de leur participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.102.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des Systèmes de Gestion des Connaissances au développement de nouveaux produits : étude de cas d'une entreprise du secteur de l'industrie aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.75-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la résistance des acteurs dans un projet d'implantation de technologies de l'information : cas d'une PME française du secteur des hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion : Revue Internationale de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1), pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Factors of a &amp;quot;Full Distance Learning&amp;quot;: The Case of Undergraduate Students in Academic Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17705/1CAIS.01812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance du E-Learning : de l'amélioration des résultats de l'apprenant à la prise en compte des enjeux institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (4), pp.87-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Information Technology and Telecoordination in Virtual Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COeG, Comportamento Organizacional e Gestão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (1), pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, organisation, décision : étude empirique sur les apports des NTIC dans des PME &amp;quot;Internautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout pour être heureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KD Publishing, 2023, 979-8850825874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editoriaux en Pensée Complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2023, 978-2-14-031939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie en sciences sociales : entre histoire et personnages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation Virtuelle : du concept à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes. 2010, 978-613-1-51618-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des systèmes d'information : Contributions théoriques et pratiques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes. 2010, 978-613-1-53482-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externaliser le Système d'Information : Décider et Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’esprit critique et stimuler la créativité avec l’Intelligence Artificielle générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’ère de l’IA : Gouvernance, pédagogie, transformations (sous la direction de Zerbib, R. et Martinache, G.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.109-113, 2025, 978-2-38630-300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe contre l'intelligence artificielle dégénérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis et perspectives de l’IA en entreprise: productivité, transformation, régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à Reliance en Complexité et à la pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editoriaux en Pensée Complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-031939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Bhaskar : le réalisme critique britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs aux frontières du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 978-2-37687-523-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne. Pionnier de l'ingénierie des systèmes d'information organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les grands auteurs en systèmes d'information, 2376871301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne, pionnier de l'Ingénierie des Systèmes d'Information Organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2018, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages de doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir et penser en complexité avec Jean-Louis Le Moigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 462 p., 2012, 978-2-296-96540-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance User Evolution during IT Project: A Longitudinal Analysis of a French High-Tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and Collaboration: State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GI-Edition, pp.318-329, 2007, 978-3-88579-186-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IT Culture as an Obstacle to the Adoption of an ERP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Systems Development. New Methods and Practice for the Networked Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.279-289, 2007, 13-978-0-387-70760-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages précurseurs des IA génératives au sein de l'Enseignement Supérieur et de la Recherche en gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Blockchain et l'IA : Accélérateurs de la Transition Écologique dans le Secteur de la Livraison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marroi Laaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM, May 2024, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de la pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire Edgar Morin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reliance en Complexité, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Diffusion in Business Ecosystems: Challenges and Opportunities for Sustainable Carbon Emission Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marroi Laaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Asia Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nanchang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Technology-Enabled Sustainable Ecosystem Through Trustfully And Transparent Network: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marroi Laaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHEC Sousse Research Days JR-IHECSo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHEC Sousse, Nov 2023, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des blockchains par les cabinets de conseil dans le cadre des objectifs de développement durable : états des lieux, enjeux et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marroi Laaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IAE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Montpellier, Aug 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of blockchains by consulting firms in the context of the Sustainable Development Goals: state of play, challenges and development prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marroi Laaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bradford Faculty Doctoral Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bradford, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Reliance en Complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau International Francophone de Recherche Qualitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du shadow IT à la construction de la légitimité de l’acteur métier : Le cas de structures de gestion de l’enseignement privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque et séminaire doctoral international transformation digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du shadow IT à la construction de la légitimité de l'acteur métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissonier Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation Digitale 2019 - "Transformation digitale de la société : une nouvelle ère de changement et de développement socio-économique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERSEM - ENCG - El Jadida, MAROC; MRM-SI - Université de Montpellier, Jun 2019, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Contagion Between IT Projects: Case of a French Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Business Management and Social Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Enablers of Industry 4.0 on Sustainable Performance: A Theoretical and Empirical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions des managers SI face aux pratiques institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-ICIS AIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions des managers TI / SI face aux pratiques institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01924038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociomatérialité contre Sociomatérialité : dépasser un clivage par l’affordance de la technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions des managers TI / SI face aux pratiques institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque De L'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Fire with Fire. Inoculation after IT Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy of Information System project managers: A research of institutionalized practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Business Management International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burapha University, Nov 2017, Pattaya, Chonburi, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict contagion effects from previous IT projects: action research during preliminary phases of a DST implementation project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bou Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimation d'un &amp;quot;ERP maison&amp;quot; au sein d'une multinationale : cas du projet Bridge de Schneider Electric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Conférence de l'Association Information et Management - AIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring ERP Projects Achievement through Legitimating Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liette Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Americas Conference on Information Systems - AMCIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Fajardo, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Sustaining ERP Project Legitimacy? Two Cases of Successful Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Business Management International Conference - BMIC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of External Consultants in R&D Project Selection, and the Contributions of a Decision Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bou Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Conférence de l'Association Information et Management - AIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambivalence of the local managerial resistance within the multinational corporation: case study of IBM Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Organization Studies Summer Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How national culture can support ERP implementation: a Thai company case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liette Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Business Management International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bangsaen, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dissonances culturelles associées à l'implantation d'un ERP : étude de cas de Eastwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du colloque Entrepreneuriat, Innovation et DEVeloppement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture facilite l'implémentation d'un ERP : un cas thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Intelligence as a Concept to Apprehend Resistance to ERP Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural intelligence for ERP implementation: a thai corporation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistique Retour : une opportunité de développement industriel local qui allie rentabilité financière, respect environnemental et enjeu social ? Le cas d’IBM Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 2ème JRSIDD de l’AIM : Journée de Recherche en Systèmes d’Information et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentabilité financière, respect environnemental et enjeu social : les trois défis de la logistique retour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM, 2012, Bordeaux, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and information exchanges among actors within the Provence wine territory: an approach using the dynamic of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of the American Association of Wine Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de veille stratégique dans une filière économique et capacité d'absorption des informations des PME : le cas des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Misfits in Information System Management: an analysis of ERP implementations in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Business Management International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bangsaen, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et échanges d'informations entre acteurs au sein du territoire vitivinicole provençal : une lecture en termes de dynamique de proximités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de la Proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets KMS à l'épreuve des rites culturels : le cas de la formation aéronautique dans l'Armée de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille stratégique et capacité d'absorption des informations : Cas d'une filière vitivinicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of information by wineries in the Provence wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Academy of Wine Business Research International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference of the EuroMed Academy of Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de processus de veille stratégique : les mécanismes d'intégration des acteurs institutionnels influcent-ils la capacité d'absorption des informations des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Dialogue Euro Méditerranéen de Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser la gestion de fin de vie des appareils électroniques : la Logistique Retour à IBM Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Open source Software Projects: an empirical analysis of developers' behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Development on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité du contrôle et de la créativité dans le transfert de connaissances inter-sites. Le cas de Veolia Water UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude, involvement and participation in business open source software projects: an empirical analysis of developers' behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovation, Engineering Management and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding Management of Resistances during IT Pre-Implementation Phase: A Longitudinal Research in a High-Tech Corporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'absorption des entreprises de l'open source 2.0 : une étude de cas chez le prestataire et le client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur par l'open source 2.0 : application du modèle de la capacité d'absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SI inter-ateliers Grand Sud Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRETLOG, Feb 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du modèle de la capacité d'absorption de l'entreprise à l'open source 2.0 : étude de cas d'une SSII suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Information Systems - AIM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non gestion des conflits dans le cadre de l'implantation des technologies de l'information : un cas de résolution autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de l'Association de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude empirique sur le comportement des développeurs et son impact sur le développement de logiciels open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of the customer Knowledge creation impact on NPD Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Hawaii International Conference System Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Waikoloa, Big Island, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSS design science and its influence on OSS effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Open Source Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of User Resistance to Change in SME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IT culture as an obstacle to the adoption of an ERP: Case of a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Information Systems Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la résistance des acteurs dans un projet d'implantation de technologies de l'information : cas d'une étude longitudinale auprès d'une PME high-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Missonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxemboug, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la culture métier dans la non adoption d'un PGI : cas d'une PME high tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Institutional Challenges in E-Learning Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pacific Asia Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Learning Performance and Students' Results. Case of a French Business School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electronic Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance du E-learning : un premier retour d'expérience sur les résultats des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des NTIC dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de croissance des PME : exploitation et exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIREPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective processuelle du concept d'organisation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME-PMI et Nouvelles Technologies de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de l'Association Internationale du Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de l'Information et télécoordination interorganisationnelle : un modèle de recherche sur le concept d'entreprise virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Enterprise: Proposition of a Typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Business Information Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise virtuelle : intérêts et limites d'une nouvelle forme d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International du Management des Réseaux d'Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise virtuelle : un concept ou une réalité managériale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence de l'Association Internationale du Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits of New Information Technology to remote coordination in virtual organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Business Information Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'influence sociale minoritaire à la légitimité des responsables en Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitari Claudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème colloque de l'AIM 2018 - Montréal : "Rapprochons les communautés TI francophones"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives stratégiques des systèmes d'information : entre exploitation et exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Montpellier 2, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05507917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations virtuelles : Conceptualisation, Ingéniérie et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de la Méditerranée - Aix-Marseille II, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis MEISSONIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur agrégé des universités</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'Administration des Entreprises</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Montpellier</w:t></w:r><w:br/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.meissonier.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les IA Génératives dans l’Enseignement Supérieur en Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseile Université; IAE Montpellier; FNEGE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy and Illegitimacy of Generative Artificial Intelligence in Higher Education: Perceptions from the French Management Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Loupiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different IT Projects, but the same Conflicts. Action Research During IT Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Harfouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-023-10467-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne : genèse et exégèse d’une œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA Génératives dans l'Enseignement Supérieur : compréhension et propositions en pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Reliance en Complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA en question. ChatGPT ou comment l'IA change-t-elle le paradigme de l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée Complexe contre l'Intelligence Artificielle Dégénérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.24107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Morin : du personnage à la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il en finir avec les problématiques de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Reliance en Complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Information System Resilience to Cope With Supply Chain Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Modgil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Dwivedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2021.3116770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la problématique à la problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliance en Complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Reliance en Complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor network for AI-based flood disaster detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Al Qundus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosai Dabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Paschke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03754-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the impact of Cloud ERP on sustainable performance: A dynamic capability view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinayak Drave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.102028. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2019.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner le mal par le mal : recherche-action sur la technique de l’inoculation pour limiter les résistances à un projet TI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bou Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.87. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.203.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Révérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.184.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toujours soigner les transitions !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.172.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ‘IT Conflict-Resistance Theory’: action research during IT pre-implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), pp.540-561. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ejis.2010.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il continuer à publier en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.173.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer un article : quels syndromes éviter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.174.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer sa recherche en donnant du sens à des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.164.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le hasard fait bien les choses...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.163.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans non en vain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.162.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full but not Fool in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.161.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle catégorie soumettre un article ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.151.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Performance, Environmental Compliance, and Social Outcomes: The three Challenges of Reverse Logistics. Case Study of IBM Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (3), pp.26-38. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2012.11517296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand affiliation rime avec internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.152.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer l’implémentation d’un ERP: une comparaison Canada – Thailande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liette Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.318-338. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12460125.2015.1046719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dissonances Culturelles Liées à L'implémentation d'un ERP: Un cas Thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17705/1CAIS.03727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les points critiques d'un desk reject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.153.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lumière sur les contributeurs de l'ombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.144.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en gestion : savoir méditer sur ce que tout le monde a devant les yeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.141.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cultural Intelligence” During ERP Implementation: Insights from a Thai Corporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (12), pp.14-28. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v7n12p14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indéterminisme scientifique vu comme une richesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (2), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.142.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des retours de produits en fin de vie : le cas de la société IBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virigine Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.88-96. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.382.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption des informations et pratiques de veille stratégique dans les PME : une étude sur des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural Frictions in Information System Management: Research Perspectives on ERP Implementation Misfits in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Enacted Approach to Understanding OSS Developer’s Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.38-54. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2012010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption des informations et pratiques de veille stratégique dans les PME : une étude sur des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial performance, environmental compliance, and social outcomes: The three challenges of reverse logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.26-39. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2012.11517296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Enacted Approach to Understanding OSS Developer's Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2012010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les motivations des développeurs de l'open source à partir de leur participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.102.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des Systèmes de Gestion des Connaissances au développement de nouveaux produits : étude de cas d'une entreprise du secteur de l'industrie aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.75-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la résistance des acteurs dans un projet d'implantation de technologies de l'information : cas d'une PME française du secteur des hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion : Revue Internationale de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1), pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Factors of a &amp;quot;Full Distance Learning&amp;quot;: The Case of Undergraduate Students in Academic Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17705/1CAIS.01812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance du E-Learning : de l'amélioration des résultats de l'apprenant à la prise en compte des enjeux institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (4), pp.87-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Information Technology and Telecoordination in Virtual Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COeG, Comportamento Organizacional e Gestão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (1), pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, organisation, décision : étude empirique sur les apports des NTIC dans des PME &amp;quot;Internautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editoriaux en Pensée Complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2023, 978-2-14-031939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout pour être heureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KD Publishing, 2023, 979-8850825874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie en sciences sociales : entre histoire et personnages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des systèmes d'information : Contributions théoriques et pratiques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes. 2010, 978-613-1-53482-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation Virtuelle : du concept à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes. 2010, 978-613-1-51618-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externaliser le Système d'Information : Décider et Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’esprit critique et stimuler la créativité avec l’Intelligence Artificielle générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’ère de l’IA : Gouvernance, pédagogie, transformations (sous la direction de Zerbib, R. et Martinache, G.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.109-113, 2025, 978-2-38630-300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe contre l'intelligence artificielle dégénérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis et perspectives de l’IA en entreprise: productivité, transformation, régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à Reliance en Complexité et à la pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editoriaux en Pensée Complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-031939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Bhaskar : le réalisme critique britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs aux frontières du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 978-2-37687-523-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne. Pionnier de l'ingénierie des systèmes d'information organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les grands auteurs en systèmes d'information, 2376871301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne, pionnier de l'Ingénierie des Systèmes d'Information Organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2018, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages de doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir et penser en complexité avec Jean-Louis Le Moigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 462 p., 2012, 978-2-296-96540-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance User Evolution during IT Project: A Longitudinal Analysis of a French High-Tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and Collaboration: State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GI-Edition, pp.318-329, 2007, 978-3-88579-186-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IT Culture as an Obstacle to the Adoption of an ERP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Systems Development. New Methods and Practice for the Networked Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.279-289, 2007, 13-978-0-387-70760-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages précurseurs des IA génératives au sein de l'Enseignement Supérieur et de la Recherche en gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Blockchain et l'IA : Accélérateurs de la Transition Écologique dans le Secteur de la Livraison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marroi Laaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM, May 2024, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de la pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire Edgar Morin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reliance en Complexité, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Diffusion in Business Ecosystems: Challenges and Opportunities for Sustainable Carbon Emission Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marroi Laaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Asia Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nanchang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Technology-Enabled Sustainable Ecosystem Through Trustfully And Transparent Network: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marroi Laaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHEC Sousse Research Days JR-IHECSo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHEC Sousse, Nov 2023, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of blockchains by consulting firms in the context of the Sustainable Development Goals: state of play, challenges and development prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marroi Laaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bradford Faculty Doctoral Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bradford, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des blockchains par les cabinets de conseil dans le cadre des objectifs de développement durable : états des lieux, enjeux et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marroi Laaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IAE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Montpellier, Aug 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Reliance en Complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau International Francophone de Recherche Qualitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du shadow IT à la construction de la légitimité de l’acteur métier : Le cas de structures de gestion de l’enseignement privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque et séminaire doctoral international transformation digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du shadow IT à la construction de la légitimité de l'acteur métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissonier Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation Digitale 2019 - "Transformation digitale de la société : une nouvelle ère de changement et de développement socio-économique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERSEM - ENCG - El Jadida, MAROC; MRM-SI - Université de Montpellier, Jun 2019, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Contagion Between IT Projects: Case of a French Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Business Management and Social Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Enablers of Industry 4.0 on Sustainable Performance: A Theoretical and Empirical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions des managers SI face aux pratiques institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-ICIS AIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions des managers TI / SI face aux pratiques institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01924038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociomatérialité contre Sociomatérialité : dépasser un clivage par l’affordance de la technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions des managers TI / SI face aux pratiques institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque De L'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Fire with Fire. Inoculation after IT Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy of Information System project managers: A research of institutionalized practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Business Management International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burapha University, Nov 2017, Pattaya, Chonburi, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict contagion effects from previous IT projects: action research during preliminary phases of a DST implementation project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bou Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Sustaining ERP Project Legitimacy? Two Cases of Successful Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Business Management International Conference - BMIC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimation d'un &amp;quot;ERP maison&amp;quot; au sein d'une multinationale : cas du projet Bridge de Schneider Electric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Conférence de l'Association Information et Management - AIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring ERP Projects Achievement through Legitimating Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liette Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Americas Conference on Information Systems - AMCIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Fajardo, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of External Consultants in R&D Project Selection, and the Contributions of a Decision Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bou Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Conférence de l'Association Information et Management - AIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambivalence of the local managerial resistance within the multinational corporation: case study of IBM Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Organization Studies Summer Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dissonances culturelles associées à l'implantation d'un ERP : étude de cas de Eastwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du colloque Entrepreneuriat, Innovation et DEVeloppement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How national culture can support ERP implementation: a Thai company case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liette Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Business Management International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bangsaen, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Intelligence as a Concept to Apprehend Resistance to ERP Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture facilite l'implémentation d'un ERP : un cas thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural intelligence for ERP implementation: a thai corporation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistique Retour : une opportunité de développement industriel local qui allie rentabilité financière, respect environnemental et enjeu social ? Le cas d’IBM Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 2ème JRSIDD de l’AIM : Journée de Recherche en Systèmes d’Information et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentabilité financière, respect environnemental et enjeu social : les trois défis de la logistique retour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM, 2012, Bordeaux, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and information exchanges among actors within the Provence wine territory: an approach using the dynamic of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of the American Association of Wine Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de veille stratégique dans une filière économique et capacité d'absorption des informations des PME : le cas des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Misfits in Information System Management: an analysis of ERP implementations in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Business Management International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bangsaen, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et échanges d'informations entre acteurs au sein du territoire vitivinicole provençal : une lecture en termes de dynamique de proximités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de la Proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets KMS à l'épreuve des rites culturels : le cas de la formation aéronautique dans l'Armée de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille stratégique et capacité d'absorption des informations : Cas d'une filière vitivinicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of information by wineries in the Provence wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Academy of Wine Business Research International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference of the EuroMed Academy of Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de processus de veille stratégique : les mécanismes d'intégration des acteurs institutionnels influcent-ils la capacité d'absorption des informations des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Dialogue Euro Méditerranéen de Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Open source Software Projects: an empirical analysis of developers' behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Development on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser la gestion de fin de vie des appareils électroniques : la Logistique Retour à IBM Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Keh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité du contrôle et de la créativité dans le transfert de connaissances inter-sites. Le cas de Veolia Water UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude, involvement and participation in business open source software projects: an empirical analysis of developers' behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovation, Engineering Management and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding Management of Resistances during IT Pre-Implementation Phase: A Longitudinal Research in a High-Tech Corporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'absorption des entreprises de l'open source 2.0 : une étude de cas chez le prestataire et le client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur par l'open source 2.0 : application du modèle de la capacité d'absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SI inter-ateliers Grand Sud Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRETLOG, Feb 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du modèle de la capacité d'absorption de l'entreprise à l'open source 2.0 : étude de cas d'une SSII suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Information Systems - AIM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non gestion des conflits dans le cadre de l'implantation des technologies de l'information : un cas de résolution autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de l'Association de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude empirique sur le comportement des développeurs et son impact sur le développement de logiciels open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of the customer Knowledge creation impact on NPD Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Hawaii International Conference System Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Waikoloa, Big Island, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of User Resistance to Change in SME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSS design science and its influence on OSS effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Open Source Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IT culture as an obstacle to the adoption of an ERP: Case of a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Information Systems Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la résistance des acteurs dans un projet d'implantation de technologies de l'information : cas d'une étude longitudinale auprès d'une PME high-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belbaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Missonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxemboug, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la culture métier dans la non adoption d'un PGI : cas d'une PME high tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Institutional Challenges in E-Learning Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pacific Asia Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Learning Performance and Students' Results. Case of a French Business School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electronic Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance du E-learning : un premier retour d'expérience sur les résultats des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des NTIC dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de croissance des PME : exploitation et exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIREPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective processuelle du concept d'organisation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME-PMI et Nouvelles Technologies de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de l'Association Internationale du Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Enterprise: Proposition of a Typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Business Information Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de l'Information et télécoordination interorganisationnelle : un modèle de recherche sur le concept d'entreprise virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise virtuelle : intérêts et limites d'une nouvelle forme d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International du Management des Réseaux d'Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise virtuelle : un concept ou une réalité managériale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence de l'Association Internationale du Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits of New Information Technology to remote coordination in virtual organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Business Information Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'influence sociale minoritaire à la légitimité des responsables en Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofianne Messaoudi Escarabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitari Claudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème colloque de l'AIM 2018 - Montréal : "Rapprochons les communautés TI francophones"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives stratégiques des systèmes d'information : entre exploitation et exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Montpellier 2, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05507917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations virtuelles : Conceptualisation, Ingéniérie et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de la Méditerranée - Aix-Marseille II, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meissonier.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meissonier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Loupiac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10467-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.24107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Gupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Modgil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meissonier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Dwivedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2021.3116770" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Al Qundus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosai Dabbour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Paschke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03754-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Drave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roubaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2019.10.013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bou Saba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.184.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Houze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2010.35" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.173.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.174.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.164.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.162.0003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.161.0003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Keh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Llorca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2012.11517296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.151.0003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liette Lapointe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2015.1046719" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.152.0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.03727" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.153.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.144.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v7n12p14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virigine Llorca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.382.0088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amabile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boudrandi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p150" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012010103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823509v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Houz&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.102.0071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benbya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belbaly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.01812" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766253v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peneranda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766259v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37341" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508143v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marroi Laaraj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A Nakara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826885v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofianne Messaoudi Escarabajal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissonier R&#233;gis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522006v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062762v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522020v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meissonier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houz&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060412v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086172v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bou Saba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouwer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522088v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522090v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654764v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522094v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Melchior" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508604v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508589v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509133v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509157v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tuffery" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509104v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509353v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509438v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Missonier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P&#233;rotin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509721v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509739v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510221v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510226v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510858v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510859v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510871v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510875v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510868v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitari Claudio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05507917v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002516v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meissonier.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meissonier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Loupiac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10467-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.24107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Gupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Modgil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meissonier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Dwivedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2021.3116770" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Al Qundus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosai Dabbour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Paschke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03754-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Drave" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roubaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2019.10.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bou Saba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.184.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Houze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2010.35" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.173.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.174.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.164.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.162.0003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.161.0003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.151.0003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Keh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Llorca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2012.11517296" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.152.0003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liette Lapointe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2015.1046719" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.03727" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.153.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.144.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048111v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v7n12p14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virigine Llorca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.382.0088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amabile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boudrandi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p150" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144381v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012010103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823509v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Houz&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.102.0071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benbya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belbaly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.01812" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766253v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peneranda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766259v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37341" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508143v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marroi Laaraj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A Nakara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofianne Messaoudi Escarabajal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissonier R&#233;gis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522006v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062762v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522020v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meissonier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houz&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058033v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060412v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bou Saba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouwer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522088v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522025v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521382v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654764v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522094v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Melchior" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508604v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508589v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509157v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tuffery" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509104v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509353v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509438v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Missonier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P&#233;rotin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509721v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509739v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510221v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510226v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510858v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510871v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510875v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510868v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitari Claudio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05507917v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002516v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>