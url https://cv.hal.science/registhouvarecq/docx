--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -642,169 +642,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Self-regulation training improves stress resilience in elite pre-pubescent female gymnasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Borozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreta Cannito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1341437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of task constraints on a 3D visuomotor tracking task in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Burin-Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Le Chenechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Thouvarecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frvir.2023.1119238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des théories de l’apprentissage moteur et autonomie des pratiques d’intervention en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bistrot Pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Enseignants d'EPS, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -872,51 +1120,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45758F8D"/>
+    <w:nsid w:val="A04D2B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1103,51 +1351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/registhouvarecq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7863-1563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bourhis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Thouvarecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2026.202847" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Burin-Chu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lejeune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Baillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155231187858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Chenechal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1119238" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/registhouvarecq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7863-1563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bourhis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Thouvarecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2026.202847" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Burin-Chu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lejeune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Baillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155231187858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Proietti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Borozan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaigneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Cannito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Palumbo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1341437" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Chenechal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1119238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05559742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>