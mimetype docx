--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -270,789 +270,4313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un dispositif de réalité virtuelle immersive sur la rééducation du membre supérieur chez des enfants et adolescents atteints de paralysie cérébrale : un essai contrôlé randomisé</w:t>
+                <w:t xml:space="preserve">Economic risk proneness in middle childhood: Uncertainty-driven exploration or novelty-seeking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Burin-Chu</w:t>
+                <w:t xml:space="preserve">Anthony Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Baillet</w:t>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leconte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.12.110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 253, pp.106189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2024.106189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160843v1</w:t>
+                <w:t xml:space="preserve">hal-04932974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and physical risk-taking in 7- to 9-year-olds: The link with a novelty-driven exploratory strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets d’un dispositif de réalité virtuelle immersive sur la rééducation du membre supérieur chez des enfants et adolescents atteints de paralysie cérébrale : un essai contrôlé randomisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Burin-Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Roig</w:t>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+                <w:t xml:space="preserve">Laure Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Rivière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentin Clément-Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 117 (102397), pp.102397. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (279), pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2025.102397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.12.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288356v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of virtual reality interventions of the upper limb in children and young adults with cerebral palsy: A systematic review with meta-analysis</w:t>
+                <w:t xml:space="preserve">Economic and physical risk-taking in 7- to 9-year-olds: The link with a novelty-driven exploratory strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Burin-Chu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heloise Baillet</w:t>
+                <w:t xml:space="preserve">Anthony Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leconte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02692155231187858⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117 (102397), pp.102397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2025.102397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329396v1</w:t>
+                <w:t xml:space="preserve">hal-05288356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-regulation training improves stress resilience in elite pre-pubescent female gymnasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Proietti</w:t>
+                <w:t xml:space="preserve">Milos Borozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milos Borozan</w:t>
+                <w:t xml:space="preserve">Amine Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Chaigneau</w:t>
+                <w:t xml:space="preserve">Loreta Cannito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1341437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of virtual reality interventions of the upper limb in children and young adults with cerebral palsy: A systematic review with meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Burin-Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (1), pp.15--33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02692155231187858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal optimization of movement regulations in ball sports experts revealed by a visuo-manual pursuit task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Habacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126, pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2024020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postural regulation and signal segmentation using clustering with TV regularization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99, pp.106808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using 3D immersive virtual reality interactive tasks for upper limb rehabilitation in children with cerebral palsy: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Burin-Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Clément-Gillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Neurorehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17518423.2024.2438949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of task constraints on a 3D visuomotor tracking task in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Burin-Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Le Chenechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Thouvarecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frvir.2023.1119238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying patterns in trunk/head/elbow changes of riders and non-riders: A cluster analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.105193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.COMPBIOMED.2021.105193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is economic risk proneness in young children (Homo sapiens) driven by exploratory behavior? A comparison with capuchin monkeys (Sapajus apella).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Poulingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136 (2), pp.140-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of practice on a mechanical horse with an online feedback on performing a sitting postural coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10 [e0236205]), [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Mechanical Horse Practice as New Postural Training in Patients With Neurological Disorders: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (art. 1035), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prémices d’une nouvelle méthode de rééducation posturale, utilisant un cheval mécanique, pour une population de patients cérébrolésés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.S32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical horse, a new rehabilitation method for brain-damaged patients: Focus on postural coordination. A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.e82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpersonal Coordination and Individual Organization Combined with Shared Phenomenological Experience in Rowing Performance: Two Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourbousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of student interactions: an empirical study of orienteering lessons in physical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.134-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2017.1342790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Energy Expenditure and Postural Coordination on the Mechanical Horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.441-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222895.2016.1241743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Variability tells us about motor expertise: measurements and perspectives from a complex system approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2015020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Visual Cue Masking and Removal Techniques Equivalent for Studying Perceptual Skills in Sport?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mecheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (4), pp.474-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Visual Cue Masking and Removal Techniques Equivalent for Studying Perceptual Skills in Sport?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mecheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (4), pp.474-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Movement-Production Strategy in Tennis: a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mégrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (7), pp.1942-1947</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution d’une démarche quantitative à l’analyse des flux médiatiques d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amplitude Variables of Circle on the Pedagogic Pommel Horse in Gymnastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Sforza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.705-711</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinaesthesic and visual perception of orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson D.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception -London-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38, pp.988-1001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of expertise level: Coordination in handstand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2008.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amplitude Variables of Circle on the Pedagogic Pommel Horse in Gymnastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Sforza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.705-711</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Notational Analysis of Elite Tennis Serve and Serve-Return Strategies on Slow Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.532-539</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postural organisation during cascade juggling: Influence of expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.265-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinesthetic estimation of the main orientations from the upright and supine positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lejeune-Poutrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 117 (1), pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2004.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinesthetic Perception of the Vertical as a Function of Sport Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 75 (4), pp.440-445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des théories de l’apprentissage moteur et autonomie des pratiques d’intervention en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Thouvarecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bistrot Pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Enseignants d'EPS, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Sport et inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française du Sport Adapté, Apr 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles du Spectre Autistique (TSA) et pratique sportive adaptée : évolution des compétences sociales des enfants avec TSA d'âge scolaire pratiquant le tennis en club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Journées d’Études Francophones en Activité Physique Adaptée (JEF APA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre compte de la dynamique de l’activité des élèves en course d’orientation: application de modèles de Markov dérivant aux données d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème congrès de l’Association des Chercheurs en Activité physique et Sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1120,51 +4644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A04D2B83"/>
+    <w:nsid w:val="4B7DE245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1351,51 +4875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/registhouvarecq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7863-1563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bourhis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Thouvarecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2026.202847" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Burin-Chu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lejeune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Baillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155231187858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Proietti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Borozan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaigneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Cannito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Palumbo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1341437" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Chenechal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1119238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05559742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/registhouvarecq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7863-1563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bourhis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Thouvarecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2026.202847" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932974v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rivi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Burin-Chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102397" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Proietti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Borozan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaigneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Cannito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Palumbo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1341437" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Baillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155231187858" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mallek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Habacha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZT0Q9V1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Trabelsi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Baillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106808" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Gillotin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2024.2438949" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Chenechal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1119238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMPBIOMED.2021.105193" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Poulingue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000314" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V&#233;rin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delpouve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236205" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourbousson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00075" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2017.1342790" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2016.1241743" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mecheri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;grot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Birot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.930" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Sforza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lovecchio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lejeune" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thouvarecq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson D.I." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.05.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSZFK0ZR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982209v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02428294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lejeune-Poutrain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2004.05.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CVGT70L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05559742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04104153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>