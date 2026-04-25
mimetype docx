--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Roux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, 1er juin 1949 et octobre 1953 : rapports sur les dommages de guerre subis par le laboratoire de physique atomique du professeur Jean Thibaud (Archives départementales du Rhône et de la Métropole de Lyon, 392 W 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, techniques curieuses, figures et sciences oubliées aux XIXe et XXe siècles, 7, pp.311-342, [5] fig. en noir (1-3b)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouloir un beau béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Delhumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gryphe, revue de la Bibliothèque de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecte de la maison Puget place Bellecour, Jacques Gentillâtre et ses commanditaires lyonnais (1618-1623).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société historique, archéologique et littéraire de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon et ses territoires (B. Faure-Jarrosson et D. Régnier-Roux (éd. sc.)), n° 2-3 (2016-2017), p. 215-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieur-hydraulicien, entrepreneur et ornemaniste, Jacques Gentillâtre et ses commanditaires lyonnais (1618-1623).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société historique, archéologique et littéraire de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon et ses Territoires (B. Faure-Jarrosson et D. Régnier-roux (éd.sc.)), N° 2-3 (2016-2017), p. 244-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleural effusion in difficult weaning from mechanical ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Tien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fartoukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jd Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (Suppl 1), pp.A92. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-425X-3-S1-A92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from a thorny case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hascoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149 (6), pp.e97-e99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture. Maud Lejeune, Pourtraits Divers de Jean de Tournes, édition critique et fac-similé du tirage de 1556, Genève, Librairie Droz, Cahiers d’Humanisme et Renaissance, vol. 105, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, p. 274-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les dernières années de Jacques Besson (1534 ?-1573 ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fable/Figure : récit, fiction, allégorisation à la Renaissance, 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliotheca Mathematica de Camille de Neufville de Villeroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Série 2 (n°15, fascicule 2), pp.1-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus, Florine Vital-Durand, Art et Langage. Les frontispices allégoriques de la science à l'Âge Classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vuilleumer Laurens et Pierre Laurens, L'Âge de l'inscription. La Rhétorique du monument en Europe du XVe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72, pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot; Venise et Rome, 1500-1600, Deux écoles de peinture et leurs échange) &amp;quot; de M. Hochmann,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de Jacques Ier Androuet du Cerceau dans la conception et la réalisation du Livre premier des instruments mathématiques et mécaniques de Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.313-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de la bêtise aux XVIe et XVIIe siècles : 'Retour de bêtise à Raison', Barthélemy Aneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 12, pp.39-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de Jacques Ier Androuet du Cerceau dans la conception et la réalisation du 'Livre premier des instruments mathématiques et mécaniques' de Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Renaissance [Centre d'études supérieures de la Renaissance]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ainsi appellez par figure semblable&amp;quot; : De l'image au mot, dénomination en français préclassique des &amp;quot;vaisseaux destillatoires&amp;quot; en l'&amp;quot;Art chymistique&amp;quot; chez Konrad Gessner, Jacques Besson et Giovanni Battista della Porta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, X, pp.269-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œdipe l'homme à face de chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supplice de la roue et ses mythes fondateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 36, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form expression for the Dirac Coulomb radial r integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 32, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space curvature effects in the interaction between atoms and external fields. Zeeman and Starck effects in a space of constant positif curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 32 (nov 1985), pp.200-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic fine structure calculations in space of constant negative curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 30 (1034), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.30.1094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saperi e Meraviglie... digitali. Una mostra dal Reale al Virtuale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saperi e Meraviglie.. digitali. Una mostra dal Reale al Virtuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Gênes, Italy. pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du catalogue électronique de 220 dessins du Recueil Jacques Androuet du Cerceau (ms 6246 de la Bibliothèque Municipale de Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">catalogue électronique de 220 dessins du Recueil Jacques Androuet du Cerceau (ms 6246 de la Bibliothèque Municipale de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliotheca Mathematica du XVIIe siècle en Europe. Documents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Blanchard, 19 (2), pp.369, 2017, Sciences et Techniques en Perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliotheca Mathematica du XVIIe siècle en Europe. Étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Blanchard, 19 (1), pp.297, 2017, Sciences et Techniques en Perspective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et architecture : mélanges en mémoire de François-Régis Cottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d"histoire de Lyon. , 540 p., [29] p. de pl., ill. en noir et en coul., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de Lyon, Jacques Ier Androuet du Cerceau et son entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Saint-Étienne. Presse Universitaire de Saint-Étienne, pp.322, 2010, Collection Renaissance et Âge Classique de l'Institut Claude Longeon, Anthony McKenna, 978-2-86272-538-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Louis de Puget (1635-1709)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Saint-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Historique des Académiciens de Lyon 1700-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition de L'Académie de Lyon, p. 1088-1089, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilège de librairie et image. Le livre d’architecture aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Keller-Rahbé (dir.), Henriette Pommier et Daniel Régnier-Roux (coll.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le privilège de librairie en France et en Europe XVIe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289-316, Classiques Garnier, 2017, Textes de la Renaissance, série Discours éditoriaux, 978-2-406-05986-8. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05985-1.p.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du peu planifié au tout planifié : une typologie du lotissement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et Architecture. Mélanges en l’honneur de François-Régis Cottin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'histoire de Lyon, pp.241-260, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traité des arts « Mechaniques et Mathématiques » à la Renaissance à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">commissaire de l’exposition Ludmila Virassamynaïken, catalogue de l’exposition au Musée des Beaux-Arts de Lyon du 23 oct. 2015 au 25 janv. 2016. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy Édition d'art, p. 76-81 ; Ill.cat. 101-109, p. 129-135, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una biblioteca in cifra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saperi e Meraviglie, tradizione e scienze nella libraria del medico genovese demetrio canevari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sagep, pp.27-40, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la copie à la copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition Pantachronismes, Biennale d'Art Contemporain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Art contemporain de Lyon, pp.71-100, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice cat. 104, « Jean Naze (actif à Lyon 1554-1581). Astrolabe planisphérique, 1553. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 103,« Jacques Focard, Paraphrase de l’Astrolabe, contenant les principes de Geometrie. La Sphere. L’Astrolabe ou declaration des choses celestes. Le Miroir du Monde, ou, exposition des paries de la terre. »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 70, « Pierre Sala, La complainte de Nature à l’Alchimiste errant, vers 1516 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé, sous la direction de Ludmila Virassamynaïken chargée des éditions scientifiques : Léna Widerkehr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 101, « Pontus de Thyard (1521-1605), Solitaire Second, ov Prose de la Musique. A Lyon par Ian de Tournes », p. 91.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salomon (d’après un dessin attribué à) Pourtraict de la ville, & ancienne cité de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cat. 5, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 102, « Michel de Nostredame, dit Nostradamus (1503-1566), Prognostication nouuelles, & prediction portenteuse pour lan M.D.LV… », ,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice cat. 2., « D’après un dessin de Joris Hoefnagel (1542-1600), Lugdunum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, Sous la direction de Ludmila Virassamynaïken Chargée des éditions scientifiques : Léna Widerkehr ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre premier des instruments mathématiques et mécaniques (Latin-Français), [Paris], [Fleury Prévost], [1572], In-fol., 8 ff. n. ch. et 60 pl. gr. c. de Jacques Besson, ingénieur dauphinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : - Augustín Bustamente y Fernando Marías, &amp;quot; Tercero y Quarto Libro de Architectura de Sebastian Serlio, Tolède, éd. 1552, 1563 et 1573 &amp;quot;, dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 291-293.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : - Augustín Bustamente y Fernando Marías, &amp;quot; Le manuscrit du Livre II, traduction en castillan &amp;quot;, dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 296-297.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : - Augustín Bustamente y Fernando Marías, &amp;quot; L'imprimeur Juan de Ayala &amp;quot;, dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 294-295.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : Augustín Bustamente y Fernando Marías, &amp;quot; La réception du traité de Serlio en Espagne &amp;quot; , dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 286-290.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Anglais au Français : - Deborah Howard, &amp;quot; Les neuf gravures des ordres architectoniques, 1528 dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 72-76.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 1 (1691-1702)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 2 (1703-1714)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 10 (1777-1782)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection des gazettes de langue française des XVIIe et XVIIIe siècles, sous forme électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 12 (1789-1796)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 11 (1783-1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 6 (1743-1751)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 8 (1760-1767)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 7 (1752-1759)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 5 (1733-1742)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 9 (1768-1776)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 4 (1724-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 3 (1715-1723)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Roux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, 1er juin 1949 et octobre 1953 : rapports sur les dommages de guerre subis par le laboratoire de physique atomique du professeur Jean Thibaud (Archives départementales du Rhône et de la Métropole de Lyon, 392 W 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, techniques curieuses, figures et sciences oubliées aux XIXe et XXe siècles, 7, pp.311-342, [5] fig. en noir (1-3b)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouloir un beau béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Delhumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gryphe, revue de la Bibliothèque de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieur-hydraulicien, entrepreneur et ornemaniste, Jacques Gentillâtre et ses commanditaires lyonnais (1618-1623).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société historique, archéologique et littéraire de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon et ses Territoires (B. Faure-Jarrosson et D. Régnier-roux (éd.sc.)), N° 2-3 (2016-2017), p. 244-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecte de la maison Puget place Bellecour, Jacques Gentillâtre et ses commanditaires lyonnais (1618-1623).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société historique, archéologique et littéraire de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon et ses territoires (B. Faure-Jarrosson et D. Régnier-Roux (éd. sc.)), n° 2-3 (2016-2017), p. 215-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from a thorny case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hascoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149 (6), pp.e97-e99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleural effusion in difficult weaning from mechanical ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Tien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fartoukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jd Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (Suppl 1), pp.A92. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-425X-3-S1-A92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture. Maud Lejeune, Pourtraits Divers de Jean de Tournes, édition critique et fac-similé du tirage de 1556, Genève, Librairie Droz, Cahiers d’Humanisme et Renaissance, vol. 105, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, p. 274-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les dernières années de Jacques Besson (1534 ?-1573 ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fable/Figure : récit, fiction, allégorisation à la Renaissance, 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliotheca Mathematica de Camille de Neufville de Villeroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Série 2 (n°15, fascicule 2), pp.1-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus, Florine Vital-Durand, Art et Langage. Les frontispices allégoriques de la science à l'Âge Classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vuilleumer Laurens et Pierre Laurens, L'Âge de l'inscription. La Rhétorique du monument en Europe du XVe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72, pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot; Venise et Rome, 1500-1600, Deux écoles de peinture et leurs échange) &amp;quot; de M. Hochmann,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de Jacques Ier Androuet du Cerceau dans la conception et la réalisation du Livre premier des instruments mathématiques et mécaniques de Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.313-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de la bêtise aux XVIe et XVIIe siècles : 'Retour de bêtise à Raison', Barthélemy Aneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 12, pp.39-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de Jacques Ier Androuet du Cerceau dans la conception et la réalisation du 'Livre premier des instruments mathématiques et mécaniques' de Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Renaissance [Centre d'études supérieures de la Renaissance]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ainsi appellez par figure semblable&amp;quot; : De l'image au mot, dénomination en français préclassique des &amp;quot;vaisseaux destillatoires&amp;quot; en l'&amp;quot;Art chymistique&amp;quot; chez Konrad Gessner, Jacques Besson et Giovanni Battista della Porta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, X, pp.269-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œdipe l'homme à face de chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supplice de la roue et ses mythes fondateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 36, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form expression for the Dirac Coulomb radial r integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 32, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space curvature effects in the interaction between atoms and external fields. Zeeman and Starck effects in a space of constant positif curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 32 (nov 1985), pp.200-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic fine structure calculations in space of constant negative curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 30 (1034), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.30.1094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saperi e Meraviglie... digitali. Una mostra dal Reale al Virtuale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saperi e Meraviglie.. digitali. Una mostra dal Reale al Virtuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Gênes, Italy. pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du catalogue électronique de 220 dessins du Recueil Jacques Androuet du Cerceau (ms 6246 de la Bibliothèque Municipale de Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">catalogue électronique de 220 dessins du Recueil Jacques Androuet du Cerceau (ms 6246 de la Bibliothèque Municipale de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliotheca Mathematica du XVIIe siècle en Europe. Documents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Blanchard, 19 (2), pp.369, 2017, Sciences et Techniques en Perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliotheca Mathematica du XVIIe siècle en Europe. Étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Blanchard, 19 (1), pp.297, 2017, Sciences et Techniques en Perspective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et architecture : mélanges en mémoire de François-Régis Cottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d"histoire de Lyon. , 540 p., [29] p. de pl., ill. en noir et en coul., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de Lyon, Jacques Ier Androuet du Cerceau et son entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Saint-Étienne. Presse Universitaire de Saint-Étienne, pp.322, 2010, Collection Renaissance et Âge Classique de l'Institut Claude Longeon, Anthony McKenna, 978-2-86272-538-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Louis de Puget (1635-1709)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Saint-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Historique des Académiciens de Lyon 1700-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition de L'Académie de Lyon, p. 1088-1089, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilège de librairie et image. Le livre d’architecture aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Keller-Rahbé (dir.), Henriette Pommier et Daniel Régnier-Roux (coll.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le privilège de librairie en France et en Europe XVIe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289-316, Classiques Garnier, 2017, Textes de la Renaissance, série Discours éditoriaux, 978-2-406-05986-8. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05985-1.p.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du peu planifié au tout planifié : une typologie du lotissement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et Architecture. Mélanges en l’honneur de François-Régis Cottin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'histoire de Lyon, pp.241-260, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traité des arts « Mechaniques et Mathématiques » à la Renaissance à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">commissaire de l’exposition Ludmila Virassamynaïken, catalogue de l’exposition au Musée des Beaux-Arts de Lyon du 23 oct. 2015 au 25 janv. 2016. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy Édition d'art, p. 76-81 ; Ill.cat. 101-109, p. 129-135, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una biblioteca in cifra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saperi e Meraviglie, tradizione e scienze nella libraria del medico genovese demetrio canevari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sagep, pp.27-40, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la copie à la copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition Pantachronismes, Biennale d'Art Contemporain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Art contemporain de Lyon, pp.71-100, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice cat. 2., « D’après un dessin de Joris Hoefnagel (1542-1600), Lugdunum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, Sous la direction de Ludmila Virassamynaïken Chargée des éditions scientifiques : Léna Widerkehr ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice cat. 104, « Jean Naze (actif à Lyon 1554-1581). Astrolabe planisphérique, 1553. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 103,« Jacques Focard, Paraphrase de l’Astrolabe, contenant les principes de Geometrie. La Sphere. L’Astrolabe ou declaration des choses celestes. Le Miroir du Monde, ou, exposition des paries de la terre. »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 70, « Pierre Sala, La complainte de Nature à l’Alchimiste errant, vers 1516 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé, sous la direction de Ludmila Virassamynaïken chargée des éditions scientifiques : Léna Widerkehr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 101, « Pontus de Thyard (1521-1605), Solitaire Second, ov Prose de la Musique. A Lyon par Ian de Tournes », p. 91.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salomon (d’après un dessin attribué à) Pourtraict de la ville, & ancienne cité de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cat. 5, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 102, « Michel de Nostredame, dit Nostradamus (1503-1566), Prognostication nouuelles, & prediction portenteuse pour lan M.D.LV… », ,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre premier des instruments mathématiques et mécaniques (Latin-Français), [Paris], [Fleury Prévost], [1572], In-fol., 8 ff. n. ch. et 60 pl. gr. c. de Jacques Besson, ingénieur dauphinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Anglais au Français : - Deborah Howard, &amp;quot; Les neuf gravures des ordres architectoniques, 1528 dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 72-76.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : - Augustín Bustamente y Fernando Marías, &amp;quot; Tercero y Quarto Libro de Architectura de Sebastian Serlio, Tolède, éd. 1552, 1563 et 1573 &amp;quot;, dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 291-293.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : - Augustín Bustamente y Fernando Marías, &amp;quot; Le manuscrit du Livre II, traduction en castillan &amp;quot;, dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 296-297.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : - Augustín Bustamente y Fernando Marías, &amp;quot; L'imprimeur Juan de Ayala &amp;quot;, dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 294-295.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : Augustín Bustamente y Fernando Marías, &amp;quot; La réception du traité de Serlio en Espagne &amp;quot; , dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 286-290.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 1 (1691-1702)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 2 (1703-1714)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 10 (1777-1782)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection des gazettes de langue française des XVIIe et XVIIIe siècles, sous forme électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 11 (1783-1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 12 (1789-1796)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 8 (1760-1767)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 6 (1743-1751)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 7 (1752-1759)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 5 (1733-1742)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 9 (1768-1776)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 4 (1724-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 3 (1715-1723)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruy&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R&#233;gnier-Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327395v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delhumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Tien Pham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Ricard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-425X-3-S1-A92" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hascoet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dhombres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bessis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bessis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.30.1094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deswarte-Rosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05985-1.p.0289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;tat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905007v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruy&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R&#233;gnier-Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327395v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delhumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hascoet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Tien Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Ricard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-425X-3-S1-A92" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dhombres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bessis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bessis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.30.1094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deswarte-Rosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05985-1.p.0289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;tat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>