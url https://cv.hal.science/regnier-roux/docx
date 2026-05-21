--- v1 (2026-04-25)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Roux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, 1er juin 1949 et octobre 1953 : rapports sur les dommages de guerre subis par le laboratoire de physique atomique du professeur Jean Thibaud (Archives départementales du Rhône et de la Métropole de Lyon, 392 W 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, techniques curieuses, figures et sciences oubliées aux XIXe et XXe siècles, 7, pp.311-342, [5] fig. en noir (1-3b)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouloir un beau béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Delhumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gryphe, revue de la Bibliothèque de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieur-hydraulicien, entrepreneur et ornemaniste, Jacques Gentillâtre et ses commanditaires lyonnais (1618-1623).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société historique, archéologique et littéraire de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon et ses Territoires (B. Faure-Jarrosson et D. Régnier-roux (éd.sc.)), N° 2-3 (2016-2017), p. 244-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecte de la maison Puget place Bellecour, Jacques Gentillâtre et ses commanditaires lyonnais (1618-1623).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société historique, archéologique et littéraire de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon et ses territoires (B. Faure-Jarrosson et D. Régnier-Roux (éd. sc.)), n° 2-3 (2016-2017), p. 215-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from a thorny case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hascoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149 (6), pp.e97-e99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleural effusion in difficult weaning from mechanical ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Tien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fartoukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jd Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (Suppl 1), pp.A92. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-425X-3-S1-A92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture. Maud Lejeune, Pourtraits Divers de Jean de Tournes, édition critique et fac-similé du tirage de 1556, Genève, Librairie Droz, Cahiers d’Humanisme et Renaissance, vol. 105, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, p. 274-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les dernières années de Jacques Besson (1534 ?-1573 ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fable/Figure : récit, fiction, allégorisation à la Renaissance, 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliotheca Mathematica de Camille de Neufville de Villeroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Série 2 (n°15, fascicule 2), pp.1-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus, Florine Vital-Durand, Art et Langage. Les frontispices allégoriques de la science à l'Âge Classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vuilleumer Laurens et Pierre Laurens, L'Âge de l'inscription. La Rhétorique du monument en Europe du XVe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72, pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot; Venise et Rome, 1500-1600, Deux écoles de peinture et leurs échange) &amp;quot; de M. Hochmann,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de Jacques Ier Androuet du Cerceau dans la conception et la réalisation du Livre premier des instruments mathématiques et mécaniques de Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.313-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de la bêtise aux XVIe et XVIIe siècles : 'Retour de bêtise à Raison', Barthélemy Aneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 12, pp.39-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de Jacques Ier Androuet du Cerceau dans la conception et la réalisation du 'Livre premier des instruments mathématiques et mécaniques' de Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Renaissance [Centre d'études supérieures de la Renaissance]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ainsi appellez par figure semblable&amp;quot; : De l'image au mot, dénomination en français préclassique des &amp;quot;vaisseaux destillatoires&amp;quot; en l'&amp;quot;Art chymistique&amp;quot; chez Konrad Gessner, Jacques Besson et Giovanni Battista della Porta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, X, pp.269-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œdipe l'homme à face de chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supplice de la roue et ses mythes fondateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 36, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form expression for the Dirac Coulomb radial r integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 32, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space curvature effects in the interaction between atoms and external fields. Zeeman and Starck effects in a space of constant positif curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 32 (nov 1985), pp.200-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic fine structure calculations in space of constant negative curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 30 (1034), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.30.1094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saperi e Meraviglie... digitali. Una mostra dal Reale al Virtuale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saperi e Meraviglie.. digitali. Una mostra dal Reale al Virtuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Gênes, Italy. pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du catalogue électronique de 220 dessins du Recueil Jacques Androuet du Cerceau (ms 6246 de la Bibliothèque Municipale de Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">catalogue électronique de 220 dessins du Recueil Jacques Androuet du Cerceau (ms 6246 de la Bibliothèque Municipale de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliotheca Mathematica du XVIIe siècle en Europe. Documents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Blanchard, 19 (2), pp.369, 2017, Sciences et Techniques en Perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliotheca Mathematica du XVIIe siècle en Europe. Étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Blanchard, 19 (1), pp.297, 2017, Sciences et Techniques en Perspective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et architecture : mélanges en mémoire de François-Régis Cottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d"histoire de Lyon. , 540 p., [29] p. de pl., ill. en noir et en coul., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de Lyon, Jacques Ier Androuet du Cerceau et son entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Saint-Étienne. Presse Universitaire de Saint-Étienne, pp.322, 2010, Collection Renaissance et Âge Classique de l'Institut Claude Longeon, Anthony McKenna, 978-2-86272-538-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Louis de Puget (1635-1709)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Saint-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Historique des Académiciens de Lyon 1700-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition de L'Académie de Lyon, p. 1088-1089, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilège de librairie et image. Le livre d’architecture aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Keller-Rahbé (dir.), Henriette Pommier et Daniel Régnier-Roux (coll.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le privilège de librairie en France et en Europe XVIe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289-316, Classiques Garnier, 2017, Textes de la Renaissance, série Discours éditoriaux, 978-2-406-05986-8. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05985-1.p.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du peu planifié au tout planifié : une typologie du lotissement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et Architecture. Mélanges en l’honneur de François-Régis Cottin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'histoire de Lyon, pp.241-260, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traité des arts « Mechaniques et Mathématiques » à la Renaissance à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">commissaire de l’exposition Ludmila Virassamynaïken, catalogue de l’exposition au Musée des Beaux-Arts de Lyon du 23 oct. 2015 au 25 janv. 2016. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy Édition d'art, p. 76-81 ; Ill.cat. 101-109, p. 129-135, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una biblioteca in cifra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saperi e Meraviglie, tradizione e scienze nella libraria del medico genovese demetrio canevari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sagep, pp.27-40, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la copie à la copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition Pantachronismes, Biennale d'Art Contemporain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Art contemporain de Lyon, pp.71-100, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice cat. 2., « D’après un dessin de Joris Hoefnagel (1542-1600), Lugdunum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, Sous la direction de Ludmila Virassamynaïken Chargée des éditions scientifiques : Léna Widerkehr ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice cat. 104, « Jean Naze (actif à Lyon 1554-1581). Astrolabe planisphérique, 1553. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 103,« Jacques Focard, Paraphrase de l’Astrolabe, contenant les principes de Geometrie. La Sphere. L’Astrolabe ou declaration des choses celestes. Le Miroir du Monde, ou, exposition des paries de la terre. »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 70, « Pierre Sala, La complainte de Nature à l’Alchimiste errant, vers 1516 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé, sous la direction de Ludmila Virassamynaïken chargée des éditions scientifiques : Léna Widerkehr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 101, « Pontus de Thyard (1521-1605), Solitaire Second, ov Prose de la Musique. A Lyon par Ian de Tournes », p. 91.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salomon (d’après un dessin attribué à) Pourtraict de la ville, & ancienne cité de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cat. 5, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 102, « Michel de Nostredame, dit Nostradamus (1503-1566), Prognostication nouuelles, & prediction portenteuse pour lan M.D.LV… », ,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre premier des instruments mathématiques et mécaniques (Latin-Français), [Paris], [Fleury Prévost], [1572], In-fol., 8 ff. n. ch. et 60 pl. gr. c. de Jacques Besson, ingénieur dauphinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Anglais au Français : - Deborah Howard, &amp;quot; Les neuf gravures des ordres architectoniques, 1528 dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 72-76.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : - Augustín Bustamente y Fernando Marías, &amp;quot; Tercero y Quarto Libro de Architectura de Sebastian Serlio, Tolède, éd. 1552, 1563 et 1573 &amp;quot;, dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 291-293.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : - Augustín Bustamente y Fernando Marías, &amp;quot; Le manuscrit du Livre II, traduction en castillan &amp;quot;, dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 296-297.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : - Augustín Bustamente y Fernando Marías, &amp;quot; L'imprimeur Juan de Ayala &amp;quot;, dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 294-295.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : Augustín Bustamente y Fernando Marías, &amp;quot; La réception du traité de Serlio en Espagne &amp;quot; , dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 286-290.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 1 (1691-1702)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 2 (1703-1714)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 10 (1777-1782)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection des gazettes de langue française des XVIIe et XVIIIe siècles, sous forme électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 11 (1783-1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 12 (1789-1796)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 8 (1760-1767)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 6 (1743-1751)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 7 (1752-1759)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 5 (1733-1742)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 9 (1768-1776)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 4 (1724-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 3 (1715-1723)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Roux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, 1er juin 1949 et octobre 1953 : rapports sur les dommages de guerre subis par le laboratoire de physique atomique du professeur Jean Thibaud (Archives départementales du Rhône et de la Métropole de Lyon, 392 W 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, techniques curieuses, figures et sciences oubliées aux XIXe et XXe siècles, 7, pp.311-342, [5] fig. en noir (1-3b)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouloir un beau béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Delhumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gryphe, revue de la Bibliothèque de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecte de la maison Puget place Bellecour, Jacques Gentillâtre et ses commanditaires lyonnais (1618-1623).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société historique, archéologique et littéraire de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon et ses territoires (B. Faure-Jarrosson et D. Régnier-Roux (éd. sc.)), n° 2-3 (2016-2017), p. 215-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieur-hydraulicien, entrepreneur et ornemaniste, Jacques Gentillâtre et ses commanditaires lyonnais (1618-1623).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société historique, archéologique et littéraire de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon et ses Territoires (B. Faure-Jarrosson et D. Régnier-roux (éd.sc.)), N° 2-3 (2016-2017), p. 244-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleural effusion in difficult weaning from mechanical ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Tien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fartoukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jd Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (Suppl 1), pp.A92. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-425X-3-S1-A92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from a thorny case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hascoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149 (6), pp.e97-e99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture. Maud Lejeune, Pourtraits Divers de Jean de Tournes, édition critique et fac-similé du tirage de 1556, Genève, Librairie Droz, Cahiers d’Humanisme et Renaissance, vol. 105, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, p. 274-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les dernières années de Jacques Besson (1534 ?-1573 ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fable/Figure : récit, fiction, allégorisation à la Renaissance, 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliotheca Mathematica de Camille de Neufville de Villeroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Série 2 (n°15, fascicule 2), pp.1-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus, Florine Vital-Durand, Art et Langage. Les frontispices allégoriques de la science à l'Âge Classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vuilleumer Laurens et Pierre Laurens, L'Âge de l'inscription. La Rhétorique du monument en Europe du XVe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72, pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot; Venise et Rome, 1500-1600, Deux écoles de peinture et leurs échange) &amp;quot; de M. Hochmann,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de Jacques Ier Androuet du Cerceau dans la conception et la réalisation du Livre premier des instruments mathématiques et mécaniques de Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.313-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de la bêtise aux XVIe et XVIIe siècles : 'Retour de bêtise à Raison', Barthélemy Aneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 12, pp.39-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de Jacques Ier Androuet du Cerceau dans la conception et la réalisation du 'Livre premier des instruments mathématiques et mécaniques' de Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Renaissance [Centre d'études supérieures de la Renaissance]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ainsi appellez par figure semblable&amp;quot; : De l'image au mot, dénomination en français préclassique des &amp;quot;vaisseaux destillatoires&amp;quot; en l'&amp;quot;Art chymistique&amp;quot; chez Konrad Gessner, Jacques Besson et Giovanni Battista della Porta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, X, pp.269-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œdipe l'homme à face de chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supplice de la roue et ses mythes fondateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 36, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form expression for the Dirac Coulomb radial r integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 32, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space curvature effects in the interaction between atoms and external fields. Zeeman and Starck effects in a space of constant positif curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 32 (nov 1985), pp.200-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic fine structure calculations in space of constant negative curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 30 (1034), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.30.1094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saperi e Meraviglie... digitali. Una mostra dal Reale al Virtuale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saperi e Meraviglie.. digitali. Una mostra dal Reale al Virtuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Gênes, Italy. pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du catalogue électronique de 220 dessins du Recueil Jacques Androuet du Cerceau (ms 6246 de la Bibliothèque Municipale de Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">catalogue électronique de 220 dessins du Recueil Jacques Androuet du Cerceau (ms 6246 de la Bibliothèque Municipale de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliotheca Mathematica du XVIIe siècle en Europe. Documents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Blanchard, 19 (2), pp.369, 2017, Sciences et Techniques en Perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliotheca Mathematica du XVIIe siècle en Europe. Étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Blanchard, 19 (1), pp.297, 2017, Sciences et Techniques en Perspective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et architecture : mélanges en mémoire de François-Régis Cottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d"histoire de Lyon. , 540 p., [29] p. de pl., ill. en noir et en coul., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de Lyon, Jacques Ier Androuet du Cerceau et son entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Saint-Étienne. Presse Universitaire de Saint-Étienne, pp.322, 2010, Collection Renaissance et Âge Classique de l'Institut Claude Longeon, Anthony McKenna, 978-2-86272-538-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Louis de Puget (1635-1709)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Saint-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Historique des Académiciens de Lyon 1700-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition de L'Académie de Lyon, p. 1088-1089, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilège de librairie et image. Le livre d’architecture aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Keller-Rahbé (dir.), Henriette Pommier et Daniel Régnier-Roux (coll.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le privilège de librairie en France et en Europe XVIe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289-316, Classiques Garnier, 2017, Textes de la Renaissance, série Discours éditoriaux, 978-2-406-05986-8. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05985-1.p.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du peu planifié au tout planifié : une typologie du lotissement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et Architecture. Mélanges en l’honneur de François-Régis Cottin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'histoire de Lyon, pp.241-260, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traité des arts « Mechaniques et Mathématiques » à la Renaissance à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">commissaire de l’exposition Ludmila Virassamynaïken, catalogue de l’exposition au Musée des Beaux-Arts de Lyon du 23 oct. 2015 au 25 janv. 2016. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy Édition d'art, p. 76-81 ; Ill.cat. 101-109, p. 129-135, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una biblioteca in cifra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saperi e Meraviglie, tradizione e scienze nella libraria del medico genovese demetrio canevari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sagep, pp.27-40, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la copie à la copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition Pantachronismes, Biennale d'Art Contemporain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Art contemporain de Lyon, pp.71-100, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 103,« Jacques Focard, Paraphrase de l’Astrolabe, contenant les principes de Geometrie. La Sphere. L’Astrolabe ou declaration des choses celestes. Le Miroir du Monde, ou, exposition des paries de la terre. »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 70, « Pierre Sala, La complainte de Nature à l’Alchimiste errant, vers 1516 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé, sous la direction de Ludmila Virassamynaïken chargée des éditions scientifiques : Léna Widerkehr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 101, « Pontus de Thyard (1521-1605), Solitaire Second, ov Prose de la Musique. A Lyon par Ian de Tournes », p. 91.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice cat. 104, « Jean Naze (actif à Lyon 1554-1581). Astrolabe planisphérique, 1553. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salomon (d’après un dessin attribué à) Pourtraict de la ville, & ancienne cité de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cat. 5, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice Cat. 102, « Michel de Nostredame, dit Nostradamus (1503-1566), Prognostication nouuelles, & prediction portenteuse pour lan M.D.LV… », ,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, catalogue dématérialisé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice cat. 2., « D’après un dessin de Joris Hoefnagel (1542-1600), Lugdunum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Régnier-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Humanisme, Lyon Renaissance, Sous la direction de Ludmila Virassamynaïken Chargée des éditions scientifiques : Léna Widerkehr ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre premier des instruments mathématiques et mécaniques (Latin-Français), [Paris], [Fleury Prévost], [1572], In-fol., 8 ff. n. ch. et 60 pl. gr. c. de Jacques Besson, ingénieur dauphinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : - Augustín Bustamente y Fernando Marías, &amp;quot; Le manuscrit du Livre II, traduction en castillan &amp;quot;, dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 296-297.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : - Augustín Bustamente y Fernando Marías, &amp;quot; Tercero y Quarto Libro de Architectura de Sebastian Serlio, Tolède, éd. 1552, 1563 et 1573 &amp;quot;, dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 291-293.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : - Augustín Bustamente y Fernando Marías, &amp;quot; L'imprimeur Juan de Ayala &amp;quot;, dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 294-295.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Espagnol au Français de : Augustín Bustamente y Fernando Marías, &amp;quot; La réception du traité de Serlio en Espagne &amp;quot; , dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 286-290.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'Anglais au Français : - Deborah Howard, &amp;quot; Les neuf gravures des ordres architectoniques, 1528 dans Sebastiano Serlio à Lyon, Architecture et Imprimerie, Le traité d'architecture de Sebastiano Serlio une grande entreprise éditoriale au XVIe siècle, Lyon, Mémoire Active, 2004, pp. 72-76.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 1 (1691-1702)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 2 (1703-1714)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 10 (1777-1782)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection des gazettes de langue française des XVIIe et XVIIIe siècles, sous forme électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 11 (1783-1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 12 (1789-1796)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 5 (1733-1742)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 7 (1752-1759)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 6 (1743-1751)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 8 (1760-1767)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 9 (1768-1776)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 4 (1724-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rétat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gazette D'Amsterdam Vol 3 (1715-1723)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruy&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R&#233;gnier-Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327395v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delhumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hascoet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Tien Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Ricard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-425X-3-S1-A92" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dhombres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bessis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bessis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.30.1094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deswarte-Rosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05985-1.p.0289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;tat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruy&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R&#233;gnier-Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327395v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delhumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Tien Pham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Ricard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-425X-3-S1-A92" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hascoet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dhombres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bessis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bessis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.30.1094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deswarte-Rosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05985-1.p.0289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;tat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>