--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -100,442 +100,442 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Collocated Displacement Sensing by Semiconductor Strain Gauges in Differentially Piezo-Driven Nanopositioners</w:t>
+                <w:t xml:space="preserve">Enhancing Swimming and Pumping Performance of Helical Swimmers at Low Reynolds Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Bazaei</w:t>
+                <w:t xml:space="preserve">Johan E Quispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massoud Hemmasian Ettefagh</w:t>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyong Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.6860 - 6867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lra.2021.3095291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194802v1</w:t>
+                <w:t xml:space="preserve">hal-03304665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control With Obstacle Avoidance for Inertia Actuated AFM Probes Inside a Scanning Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (2), pp.382 - 388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2020.2974388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Swimming and Pumping Performance of Helical Swimmers at Low Reynolds Numbers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Collocated Displacement Sensing by Semiconductor Strain Gauges in Differentially Piezo-Driven Nanopositioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bolopion</w:t>
+                <w:t xml:space="preserve">Ali Bazaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
+                <w:t xml:space="preserve">Massoud Hemmasian Ettefagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
+                <w:t xml:space="preserve">Zhiyong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304665v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a Relative Visual Performance Model in a Virtual Reality Immersive System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine El Alaoui-Faris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -706,261 +706,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity force feedback facilitates manual injection in biological samples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
+                <w:t xml:space="preserve">Robust Hybrid Control of an Atomic Force Microscope for the Characterization of Interaction Force Regions at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2969940⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tcst.2020.2985007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190990v1</w:t>
+                <w:t xml:space="preserve">hal-03194770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Hybrid Control of an Atomic Force Microscope for the Characterization of Interaction Force Regions at the Nanoscale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">High fidelity force feedback facilitates manual injection in biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1 - 15. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.1758-1763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tcst.2020.2985007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2969940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194770v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Manipulability Criterion for Magnetic Actuation of Miniature Swimmers With Flexible Flagellum</w:t>
               </w:r>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Quispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vedrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1074,1026 +1074,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental characterization of an active MEMSbased force sensor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-calibrated Visuo-Haptic Co-location Improves Execution in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Duflos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc P Heurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.53 - 64</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, p. 588-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867735v1</w:t>
+                <w:t xml:space="preserve">hal-02947074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking systems for intracranial medical devices: a review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Bandwidth 3-D Multitrap Actuation Technique for 6-DoF Real-Time Control of Optical Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duplat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Edison Gerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Devices and Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (2), pp.e10033. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.647-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds3.10033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/lra.2019.2892393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03190991v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-calibrated Visuo-Haptic Co-location Improves Execution in Virtual Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+                <w:t xml:space="preserve">Displacement Sensing by Piezoelectric Transducers in High-Speed Lateral Nanopositioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bazaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Hemmasian Ettefagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (20), pp.9156 - 9165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jsen.2019.2923428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947074v1</w:t>
+                <w:t xml:space="preserve">hal-03224105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Bandwidth 3-D Multitrap Actuation Technique for 6-DoF Real-Time Control of Optical Robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mixed Stepping / Scanning Mode Control of Stick-Slip SEM-integrated Nano-robotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouia Oubellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lra.2019.2892393⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 285, pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016632v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Displacement Sensing by Piezoelectric Transducers in High-Speed Lateral Nanopositioning</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tele–Robotic Platform for Dexterous Optical Single-Cell Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Gerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Molawade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jsen.2019.2923428⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi10100677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224105v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Stepping / Scanning Mode Control of Stick-Slip SEM-integrated Nano-robotic Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correction to: Statistical Analysis of Solar Events Associated with Storm Sudden Commencements over One Year of Solar Maximum During Cycle 23: Propagation from the Sun to the Earth and Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bocchialini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chambodut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.08.042⟩</w:t>
+              <w:t xml:space="preserve">Solar Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294, pp.art. 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11207-019-1426-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225760v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02286081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tele–Robotic Platform for Dexterous Optical Single-Cell Manipulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking systems for intracranial medical devices: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi10100677⟩</w:t>
+              <w:t xml:space="preserve">Medical Devices and Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.e10033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds3.10033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02372347v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Statistical Analysis of Solar Events Associated with Storm Sudden Commencements over One Year of Solar Maximum During Cycle 23: Propagation from the Sun to the Earth and Effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+                <w:t xml:space="preserve">Modeling and experimental characterization of an active MEMSbased force sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.53 - 64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02286081v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D closed-loop swimming at low Reynolds numbers</w:t>
               </w:r>
@@ -2105,51 +2105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oulmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (11), pp.1359-1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2209,64 +2209,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (1), pp.17-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2313,90 +2313,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of Solar Events Associated with Storm Sudden Commencements over One Year of Solar Maximum During Cycle 23: Propagation from the Sun to the Earth and Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bocchialini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 293 (5), pp.art. 75. </w:t>
@@ -2473,51 +2473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Quispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Terrazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2559,51 +2559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast, repeatable and precise magnetic actuation in ambient environments at the micrometer scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukeyna Bouchebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the influence of inertia for non-contact micromanipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of realism score for immersive VR systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2873,494 +2873,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KiloHertz Bandwidth, Dual-Stage Haptic Device Lets You Touch Brownian Motion</w:t>
+                <w:t xml:space="preserve">Rotating tomography Paris–Edinburgh cell: a novel portable press for micro-tomographic 4-D imaging at extreme pressure/temperature/stress conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianming Lu</w:t>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Pacoret</w:t>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Heriban</w:t>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdenbi Mohand-Ousaid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
+                <w:t xml:space="preserve">M. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bromiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2644613⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (4), pp.512 - 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2016.1221951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430714v1</w:t>
+                <w:t xml:space="preserve">hal-01445909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating tomography Paris–Edinburgh cell: a novel portable press for micro-tomographic 4-D imaging at extreme pressure/temperature/stress conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Philippe</w:t>
+                <w:t xml:space="preserve">De la microrobotique aux microrobots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+                <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mezouar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ariane Beauvillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445909v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la microrobotique aux microrobots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contributed Review: Quartz force sensing probes for micro-applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ochin Abrahamians</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pham Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane Beauvillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (7), pp.071502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4958896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443825v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributed Review: Quartz force sensing probes for micro-applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KiloHertz Bandwidth, Dual-Stage Haptic Device Lets You Touch Brownian Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianming Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pacoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Ochin Abrahamians</w:t>
+                <w:t xml:space="preserve">David Heriban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pham Van</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdenbi Mohand-Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (7), pp.071502. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, PP (99), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4958896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2644613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376573v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed loop control of a magnetic particle at the air/liquid interface.</w:t>
               </w:r>
@@ -3372,64 +3372,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kharboutly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3470,347 +3470,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Microscale Grasping Through a Multimodel Design : Synthesis and Real Time Implementation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar Path Following of 3-D Steering Scaled-Up Helical Microswimmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
+                <w:t xml:space="preserve">Tiantian Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Haddab</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.117-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2014.2380591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868181v1</w:t>
+                <w:t xml:space="preserve">hal-01303497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Path Following of 3-D Steering Scaled-Up Helical Microswimmers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Microscale Grasping Through a Multimodel Design : Synthesis and Real Time Implementation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiantian Xu</w:t>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (1), pp.117-127. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.12-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2014.2380591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303497v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable and transparent microscale force feedback teleoperation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (5), pp.2593-2603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3844,90 +3844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Servo Control for Path Following Based on 3D Steering of Scaled-up Helical Microwimmers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.117-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4080,2024 +4080,2024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling What an Insect Feels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contactless automated manipulation of mesoscale objects using opto-fluidic actuation and visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
+                <w:t xml:space="preserve">Emir Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Hafez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108895⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.055107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4874744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368400v1</w:t>
+                <w:t xml:space="preserve">cea-01820314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless automated manipulation of mesoscale objects using opto-fluidic actuation and visual servoing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emir Vela</w:t>
+                <w:t xml:space="preserve">Mobile microrobotic manipulator in microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Hafez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ioan Alexandru Ivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4874744⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 215, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01820314v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile microrobotic manipulator in microfluidics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Modeling and Swimming Property Characterizations of Scaled-Up Helical Microswimmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3), pp.1069-1079</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087263v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Swimming Property Characterizations of Scaled-Up Helical Microswimmers.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feeling What an Insect Feels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e108895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324577v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptics and Graphic Analogies for the Understanding of Atomic Force Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gentle and fast atomic force microscopy with piezoelectric scanning probe for nanorobotics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+                <w:t xml:space="preserve">Juan Camilo Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Jérôme Polesel-Maris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (6), pp.065502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/6/065502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929897v1</w:t>
+                <w:t xml:space="preserve">hal-03190995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robposit, a robust pose estimator for operator controlled nanomanipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Ouarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentle and fast atomic force microscopy with piezoelectric scanning probe for nanorobotics applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Camilo Acosta</w:t>
+                <w:t xml:space="preserve">Analysis and specificities of adhesive forces between microscale and nanoscale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Polesel-Maris</w:t>
+                <w:t xml:space="preserve">Jérôme Dejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thoyer</w:t>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Xie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (6), pp.065502. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.562-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/6/065502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2013.2248150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190995v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and specificities of adhesive forces between microscale and nanoscale.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of Haptic Feedback Teleoperation Systems for Micromanipulation and Microassembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3, pp.562-570. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 3, pp.496-502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869504v1</w:t>
+                <w:t xml:space="preserve">hal-00841740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Haptic Feedback Teleoperation Systems for Micromanipulation and Microassembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Haptics and Graphic Analogies for the Understanding of Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (5), pp 608-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841740v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic interface transparency achieved through viscous coupling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Vision-based haptic feedback for remote micromanipulation in-SEM environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364911430421⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Optomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.236-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15599612.2012.701370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190998v1</w:t>
+                <w:t xml:space="preserve">hal-00737607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous event-based visual shape tracking for stable haptic feedback in microrobotics.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A resonant structure designed for probing the elastic properties of suspension and adherent cells in liquid environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Desmaële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boukallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.115033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/22/11/115033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941336v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based haptic feedback for remote micromanipulation in-SEM environment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Haptic Teleoperation for 3-D Microassembly of Spherical Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Optomechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15599612.2012.701370⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.116-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2090892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737607v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A resonant structure designed for probing the elastic properties of suspension and adherent cells in liquid environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An overview of multiple DoF magnetic actuated micro-robots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukeyna Bouchebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ochin Abrahamians</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22, pp.115033. </w:t>
+              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.97-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/22/11/115033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12213-012-048-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00745077v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Teleoperation for 3-D Microassembly of Spherical Objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asynchronous Event-based visual shape tracking for stable haptic feedback in Microrobotics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenjiang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2090892⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.1081-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2198930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912159v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of multiple DoF magnetic actuated micro-robots.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asynchronous event-based visual shape tracking for stable haptic feedback in microrobotics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenjiang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.1081-1089</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12213-012-048-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00767603v1</w:t>
+                <w:t xml:space="preserve">hal-00941336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Event-based visual shape tracking for stable haptic feedback in Microrobotics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Haptic interface transparency achieved through viscous coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (5), pp.1081-1089. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), pp.319-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2198930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364911430421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767638v1</w:t>
+                <w:t xml:space="preserve">hal-03190998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuation means for the mechanical stimulation of living cells via microelectromechanical systems: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Desmaële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boukallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44, pp.1433-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6131,51 +6131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-osmotic propulsion of helical nanobelt swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Braive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6256,90 +6256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing position and force control for interactive molecular simulators with haptic feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Cagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (2), pp.280-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6373,90 +6373,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un schéma de commande pour des couplages haptiques entre le macro-et le nanomonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (6), pp.689-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6484,2071 +6484,2071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A van der Waals force-based adhesion model for micromanipulation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Infrared-photovoltaic properties of graphene revealed by electro- osmotic spray direct patterning of electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micro Nano Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.140-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545519v1</w:t>
+                <w:t xml:space="preserve">hal-03191001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared-photovoltaic properties of graphene revealed by electro- osmotic spray direct patterning of electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
+                <w:t xml:space="preserve">A van der Waals force-based adhesion model for micromanipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Nano Lett.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (15-16), pp.2415-2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/0169942410X508334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191001v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touching the microworld with force-feedback optical tweezers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Pacoret</w:t>
+                <w:t xml:space="preserve">A versatile atomic force microscope for 3d nanomanipulation and nanoassembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bowman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dogan Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (21), pp.215301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/21/215301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191004v1</w:t>
+                <w:t xml:space="preserve">hal-03191002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing piezoscanner hysteresis and creep using optical levers and a reference nanopositioning stage.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Parallel imaging/manipulation force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.153106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404732v1</w:t>
+                <w:t xml:space="preserve">hal-03191003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel imaging/manipulation force microscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A CRITICAL ASSESSMENT OF NONLINEAR FORCE-FREE FIELD MODELING OF THE SOLAR CORONA FOR ACTIVE REGION 10953</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Derosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolus Schrijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Leka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Lites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 696 (2), pp.1780-1791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637x/696/2/1780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191003v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile atomic force microscope for 3d nanomanipulation and nanoassembly</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">POLAR investigation of the Sun---POLARIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Appourchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9107-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/21/215301⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03191002v1</w:t>
+                <w:t xml:space="preserve">hal-00382449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CRITICAL ASSESSMENT OF NONLINEAR FORCE-FREE FIELD MODELING OF THE SOLAR CORONA FOR ACTIVE REGION 10953</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruce Lites</w:t>
+                <w:t xml:space="preserve">Touching the microworld with force-feedback optical tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pacoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (12), pp.10260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637x/696/2/1780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02419394v1</w:t>
+                <w:t xml:space="preserve">hal-03191004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLAR investigation of the Sun---POLARIS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing piezoscanner hysteresis and creep using optical levers and a reference nanopositioning stage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alexander</w:t>
+                <w:t xml:space="preserve">H. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Andretta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Rakotondrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.1079. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (4), pp.046102-1/046102-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9107-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3115184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382449v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-sensitivity mass and position detection of the micro-objects adhered to the afm cantilevers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Optical lever calibration in atomic force microscope with a mechanical lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (9), pp.096101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2976108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191008v1</w:t>
+                <w:t xml:space="preserve">hal-03191009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of lateral force measurements in atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Enhanced sensitivity of mass detection using the first torsional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Boukallel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instrument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 79, pp.033708</w:t>
+              <w:t xml:space="preserve">Measurement Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (5), pp.055207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191005v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical lever calibration in atomic force microscope with a mechanical lever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Enhanced accuracy of force application for afm nanomanipulation using nonlinear calibration of the optical lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (8), pp.1478-1485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2976108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03191009v1</w:t>
+                <w:t xml:space="preserve">hal-03191007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sensitivity of mass detection using the first torsional</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analysis of stability and transparency for nanoscale force feedback in bilateral coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (4), pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12213-009-0016-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191006v1</w:t>
+                <w:t xml:space="preserve">hal-02912160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of stability and transparency for nanoscale force feedback in bilateral coupling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Calibration of lateral force measurements in atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boukallel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instrument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79, pp.033708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12213-009-0016-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02912160v1</w:t>
+                <w:t xml:space="preserve">hal-03191005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced accuracy of force application for afm nanomanipulation using nonlinear calibration of the optical lever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">High-sensitivity mass and position detection of the micro-objects adhered to the afm cantilevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (8), pp.1478-1485</w:t>
+              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (1-2), pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191007v1</w:t>
+                <w:t xml:space="preserve">hal-03191008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of forces for micromanipulations in dry and liquid media.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic anisotropy of Co2+ as signature of intrinsic ferrromagnetism in ZnO:Co</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Sati.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kuzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.96, 017203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264438v1</w:t>
+                <w:t xml:space="preserve">hal-00118691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy of Co2+ as signature of intrinsic ferrromagnetism in ZnO:Co</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Kuzian</w:t>
+                <w:t xml:space="preserve">Controlled rolling of micro objects for autonomous micro manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shäfer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.96, 017203</w:t>
+              <w:t xml:space="preserve">International Journal of Micromechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (2), pp.75-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118691v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled rolling of micro objects for autonomous micro manipulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Force-feedback coupling for micro-handling applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dionnet</w:t>
+                <w:t xml:space="preserve">Alain Micaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Micromechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (2), pp.75-101</w:t>
+              <w:t xml:space="preserve">International Journal of Micromechatronics, special issue on Micro- handling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (3-4), pp.307-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191035v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-feedback coupling for micro-handling applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of forces for micromanipulations in dry and liquid media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentiane Venture</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Regnier</w:t>
+                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Micromechatronics, special issue on Micro- handling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (3-4), pp.389-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156856306777924699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191036v1</w:t>
+                <w:t xml:space="preserve">hal-00264438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic actuated microgripper using an amplification mechanism</w:t>
               </w:r>
@@ -8659,51 +8659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[mü]mad, the adhesion based dynamic micro-manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9049,230 +9049,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00019535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear reactions in Rb Sr Y and Zr targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of Kr and Xe isotopes by interaction of $^{232}$Th with 0.15--24 GeV protons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sauvageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Regnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Simonoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Simonoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1982, 26, pp.931-943</w:t>
+              <w:t xml:space="preserve">, 1982, 25, pp.466-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00019536v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Kr and Xe isotopes by interaction of $^{232}$Th with 0.15--24 GeV protons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear reactions in Rb Sr Y and Zr targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simonoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Simonoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1982, 25, pp.466-477</w:t>
+              <w:t xml:space="preserve">, 1982, 26, pp.931-943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019534v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of $^{36}$Cl by high energy spallation</w:t>
               </w:r>
@@ -9627,77 +9627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Characterisation of Zebrafish Eggs with a Micro-Robotic System Using Quartz Tuning Forks with Tungsten Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, West Lafayette, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9731,77 +9731,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Laser-actuated micro-robots for Experimental Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Optomechatronic Technology (ISOT) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Opto-Mechatronics (ISOM), Nov 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9826,103 +9826,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Control of a Large-Range Nil-Stiffness Electro-Magnetic Active Force Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris, France. pp.9244-9250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9969,90 +9969,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Remote Control Interface for Robotic Micro-Assembly at Low Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Daunizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Toronto, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10099,51 +10099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic miniature swimmers with multiple rigid flagella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Quispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris, France. pp.9237-9243, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10203,51 +10203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine El Alaoui-Faris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10288,1032 +10288,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving optical micromanipulation with force-feedback bilateral coupling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Evidences of sensory adaptation in the human somatosensory system for kinaesthetic feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA'20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Robotics and Automation Society, 2020, Paris, France. pp.10292-10298, </w:t>
+              <w:t xml:space="preserve">2020 IEEE Haptics Symposium (HAPTICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, -, Unknown Region. pp.724-730, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HAPTICS45997.2020.ras.HAP20.21.03302a8d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190966v1</w:t>
+                <w:t xml:space="preserve">hal-03190967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences of sensory adaptation in the human somatosensory system for kinaesthetic feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Improving optical micromanipulation with force-feedback bilateral coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Gerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Haptics Symposium (HAPTICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, -, Unknown Region. pp.724-730, </w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA'20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Robotics and Automation Society, 2020, Paris, France. pp.10292-10298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HAPTICS45997.2020.ras.HAP20.21.03302a8d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190967v1</w:t>
+                <w:t xml:space="preserve">hal-03190966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Control-Oriented Modeling of the Magnetic Field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+                <w:t xml:space="preserve">Geometry optimization of helical swimming at low Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan E Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oulmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Helsinki, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8793679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MARSS.2019.8860937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387520v1</w:t>
+                <w:t xml:space="preserve">hal-03309704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry optimization of helical swimming at low Reynolds number</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Atomic force microscope tip localization and tracking through deep learning based vision inside an electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibin Rong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MARSS.2019.8860937⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Macau, France. pp.2435-2440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03309704v1</w:t>
+                <w:t xml:space="preserve">hal-02477481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscope tip localization and tracking through deep learning based vision inside an electron microscope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Robotic optical-micromanipulation platform for teleoperated single-cell manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Gerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Macau, France. pp.2435-2440, </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Helsinki, Finland. pp.60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MARSS.2019.8860946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477481v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic optical-micromanipulation platform for teleoperated single-cell manipulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+                <w:t xml:space="preserve">Comparing swimming performances of flexible and helical magnetic swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oulmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan E Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Helsinki, Finland. pp.60, </w:t>
+              <w:t xml:space="preserve">2019 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Macau, France. pp.2415-2420, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MARSS.2019.8860946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190968v1</w:t>
+                <w:t xml:space="preserve">hal-03391484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing swimming performances of flexible and helical magnetic swimmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan E Quispe</w:t>
+                <w:t xml:space="preserve">An Improved Control-Oriented Modeling of the Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Etievant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Macau, France. pp.2415-2420, </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8793679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391484v1</w:t>
+                <w:t xml:space="preserve">hal-02387520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable driven haptic interface for co-localized desktop VR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental characterization of an active MEMS-based force sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Haptics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nagoya, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190969v1</w:t>
+                <w:t xml:space="preserve">hal-02868168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some examples of path following in microrobotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Dahroug</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Seon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11332,619 +11353,598 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ungrounded Master Device for Tele-Microassembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Daunizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, France. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental characterization of an active MEMS-based force sensor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Handheld Master Device for 3D Remote Micro-Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MARSS.2018.8481194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868168v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Handheld Master Device for 3D Remote Micro-Manipulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+                <w:t xml:space="preserve">Effects of Latency on Aiming Performance for CAVE-like Immersive Virtual Reality Systems and Driving Simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Driving Simulation Conference 2018 Europe VR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Antibes, France. pp.147-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346944v1</w:t>
+                <w:t xml:space="preserve">hal-01939793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Latency on Aiming Performance for CAVE-like Immersive Virtual Reality Systems and Driving Simulators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+                <w:t xml:space="preserve">Cable driven haptic interface for co-localized desktop VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driving Simulation Conference 2018 Europe VR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Haptics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Francisco, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTICS.2018.8357200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939793v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of solar events associated with SSC over one year of solar maximum during cycle 23: propagation and effects from the Sun to the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bocchialini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11986,77 +11986,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack strategy for cable driven haptic interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE World Haptics (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Munich, Germany. pp.581-586, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12116,77 +12116,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cabezon Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Munich, Germany. pp.529-534, </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12233,90 +12233,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-bandwidth 3d force feedback optical tweezers for interactive bio-manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pacoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS), Vancouver, Canada.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vancouver, Canada. pp.1889-1894, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12344,325 +12344,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Visual Tracking and Pose Estimation in Scanning Electron Microscopes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling and 1D Control of a non Contact Magnetic Actuation Platform at the Air/Liquid Interface for Micrometer Scale Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.5210-5215</w:t>
+              <w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355393v1</w:t>
+                <w:t xml:space="preserve">hal-02868205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and 1D Control of a non Contact Magnetic Actuation Platform at the Air/Liquid Interface for Micrometer Scale Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Visual Tracking and Pose Estimation in Scanning Electron Microscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.5210-5215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868205v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Stage Options for Interface Designs Suitable for Haptic Interaction at the Micro-Nano Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand-Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianming Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pacoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Symposium on Experimental Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12700,51 +12700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realism Score for Immersive Virtual Reality Systems and Driving Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12789,1871 +12789,1871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modeling for a class of nano-robotic systems using piezoelectric stick-slip actuators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Optimizing transparency of haptic device through velocity estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7354234⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Busan, South Korea. pp.529-534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2015.7222588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419692v1</w:t>
+                <w:t xml:space="preserve">hal-03190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control strategies of stick-slip type actuators for fast and accurate nanopositioning operations in scanning mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouia Oubellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2015 - 23rd Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. pp.650-655, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2015.7158820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing transparency of haptic device through velocity estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Hybrid Automatic Visual Servoing Scheme using Defocus Information for 6-DoF Micropositioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Advanced Intelligent Mechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190973v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Automatic Visual Servoing Scheme using Defocus Information for 6-DoF Micropositioning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear modeling for a class of nano-robotic systems using piezoelectric stick-slip actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianming Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hériban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.6020-6025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7354234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120734v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position control of a ferromagnetic micro-particle in a dry environment.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">6-DoF automatic micropositioning using photometric information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Intelligent Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Besançon, France</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Int Conf. on Advanced Intelligent Mechatronics, AIM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besancon, France. pp.918-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433995v1</w:t>
+                <w:t xml:space="preserve">hal-00997315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-DoF automatic micropositioning using photometric information</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling and experiments of high speed magnetic micromanipulation at the air/liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Int Conf. on Advanced Intelligent Mechatronics, AIM'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6943222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997315v1</w:t>
+                <w:t xml:space="preserve">hal-02927296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experiments of high speed magnetic micromanipulation at the air/liquid interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intention prediction approach to interact naturally with the microworld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besacon, France. pp.396-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6943222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02927296v1</w:t>
+                <w:t xml:space="preserve">hal-02423044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention prediction approach to interact naturally with the microworld</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimization of the size of a magnetic microrobot for high throughput handling of micro-objects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.372-377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02423044v1</w:t>
+                <w:t xml:space="preserve">hal-01313507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the size of a magnetic microrobot for high throughput handling of micro-objects.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Stability and Transparency Analysis of a Teleoperation Chain For Microscale Interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5946-5951, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01313507v1</w:t>
+                <w:t xml:space="preserve">hal-01313511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Transparency Analysis of a Teleoperation Chain For Microscale Interaction.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Robust Microscale Grasping Using a Self Scheduled Dynamic Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01313511v1</w:t>
+                <w:t xml:space="preserve">hal-03221855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Microscale Grasping Using a Self Scheduled Dynamic Controller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Position control of a ferromagnetic micro-particle in a dry environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukeyna Bouchebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03221855v1</w:t>
+                <w:t xml:space="preserve">hal-03433995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large range versatile wireless microrobotic manipulators in microfluidic devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated vision-based system for parallel contactless micromanipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan Alexandra Ivan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 26th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474462⟩</w:t>
+              <w:t xml:space="preserve">2013 16th International Conference on Advanced Robotics (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087246v1</w:t>
+                <w:t xml:space="preserve">cea-01841693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-force sensor by active control of a comb-drive</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large range versatile wireless microrobotic manipulators in microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan Alexandra Ivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 26th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Taipei, France. pp.1179-1182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2013.6584160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03190975v1</w:t>
+                <w:t xml:space="preserve">hal-02087246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity optimal control enabled micro-force sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Micro-force sensor by active control of a comb-drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d International Conference on Systems and Control (ICSC13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750904⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Wollongong, Australia. pp.612-617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2013.6584160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190976v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated vision-based system for parallel contactless micromanipulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">H-infinity optimal control enabled micro-force sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 16th International Conference on Advanced Robotics (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. </w:t>
+              <w:t xml:space="preserve">3d International Conference on Systems and Control (ICSC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Alger, Algeria. pp.490-495, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01841693v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rotational propulsion characteristics of scaled-up helical microswimmers with different heads and magnetic positioning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatroncis, AIM'13.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Australia. pp.1114-1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14704,77 +14704,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Conference on Manipulation, Manufacturing and Measurement on the Nanoscale, 3M-NANO 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, China. pp.1-6</w:t>
@@ -14797,1271 +14797,1271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality backend for operator controlled nanomanipulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and first experiments on MagPieR, the magnetic microrobot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukeyna Bouchebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kharboutly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Alexandru Ivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3M-NANO International Conference on Manipulation, Manu\char173facturing and Measurement on the Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on OptoMechatronic Technologies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISOT.2012.6403233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190977v1</w:t>
+                <w:t xml:space="preserve">hal-00797881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and first experiments on MagPieR, the magnetic microrobot.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaled-up Helical Nanobelt Modeling and Simulation at Low Reynolds Numbers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on OptoMechatronic Technologies.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, RiverCentre, Saint Paul, Minnesota, United States. pp.4045-4051</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISOT.2012.6403233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00797881v1</w:t>
+                <w:t xml:space="preserve">hal-00768520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaled-up Helical Nanobelt Modeling and Simulation at Low Reynolds Numbers.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stable haptic feedback based on a Dynamic Vision Sensor for Microrobotics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenjiang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'12.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, RiverCentre, Saint Paul, Minnesota, United States. pp.4045-4051</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.3203-3208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768520v1</w:t>
+                <w:t xml:space="preserve">hal-00767621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable haptic feedback based on a Dynamic Vision Sensor for Microrobotics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Virtual reality backend for operator controlled nanomanipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ouarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'12.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.3203-3208</w:t>
+              <w:t xml:space="preserve">3M-NANO International Conference on Manipulation, Manu\char173facturing and Measurement on the Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, -, Unknown Region. pp.121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767621v1</w:t>
+                <w:t xml:space="preserve">hal-03190977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote microscale teleoperation through virtual reality and haptic feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Stolle</w:t>
+                <w:t xml:space="preserve">Remotely powered floating microswimmers as colloidal microparticle manipulators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Alexandru Ivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Tunnell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Leon Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th International Conference on Micro and Nano Engineering, MNE'11.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912235v1</w:t>
+                <w:t xml:space="preserve">hal-00711028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and Specificities at the micro/nano world in Dynamics, characterization and control at the micro/nano scale tutorial.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variable gain haptic coupling for molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Cagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'11.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WHC 2011 - IEEE World Haptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Istanbul, Turkey. pp.469-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2011.5945531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690681v1</w:t>
+                <w:t xml:space="preserve">hal-00784641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable gain haptic coupling for molecular simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Overview of coupling effects on interaction forces in micro-nano-world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHC 2011 - IEEE World Haptics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The First International Conference on Manipulation, Manufacturing and Measurement on the Nanoscale, 3M-NANO 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Changchun, China. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC.2011.5945531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00784641v1</w:t>
+                <w:t xml:space="preserve">hal-00632199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remotely powered floating microswimmers as colloidal microparticle manipulators.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">First experiments on MagPieR: a planar wireless magnetic and piezoelectric microrobot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Alexandru Ivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edgar Leon Perez</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Micro and Nano Engineering, MNE'11.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany. pp.1-2</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'11.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghaï, China. pp.102-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711028v1</w:t>
+                <w:t xml:space="preserve">hal-00797894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of coupling effects on interaction forces in micro-nano-world.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Remote microscale teleoperation through virtual reality and haptic feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on Manipulation, Manufacturing and Measurement on the Nanoscale, 3M-NANO 2011.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.894-900, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632199v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experiments on MagPieR: a planar wireless magnetic and piezoelectric microrobot.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Issues and Specificities at the micro/nano world in Dynamics, characterization and control at the micro/nano scale tutorial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Shanghaï, China. pp.102-108</w:t>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797894v1</w:t>
+                <w:t xml:space="preserve">hal-00690681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic molecular simulation based on force control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Cagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM - 2010 IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.329-334, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16095,77 +16095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remotely powered propulsion of helical nanobelts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics: Science and Systems 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, -, Unknown Region. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16199,90 +16199,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Haptic Handling of Microspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6131-6136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16310,200 +16310,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic feedback for molecular simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Automatic pick-and-place of 40 microns objects using a robotic platform.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hériban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2009 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9t International Conference of the European Society for Precision Engineering and Nanotechnology, EUSPEN'09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, San Sebastian, Spain. pp.515-518</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784678v1</w:t>
+                <w:t xml:space="preserve">hal-00404444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D micro teleoperation with force feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.3265-3270, </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16537,77 +16541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microrobotique pour composants micrométriques : les challenges pour leur manipulation et leur assemblage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7è Journées Nationales de la Recherche en Robotique, JNRR'09.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16618,1297 +16622,1293 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic pick-and-place of 40 microns objects using a robotic platform.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hériban</w:t>
+                <w:t xml:space="preserve">Recent advances in the study of Micro/Nano Robotics in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9t International Conference of the European Society for Precision Engineering and Nanotechnology, EUSPEN'09.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, San Sebastian, Spain. pp.515-518</w:t>
+              <w:t xml:space="preserve">IARP Workshop on Service Robotics and Nanorobotics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Beijing, China. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404444v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the study of Micro/Nano Robotics in France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
+                <w:t xml:space="preserve">The ultimate haptic device: first step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARP Workshop on Service Robotics and Nanorobotics.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third Joint Eurohaptics Conference and Symposium on Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Salt Lake City, United States. pp.273-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2009.4810858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432750v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ultimate haptic device: first step</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Graphene as thin film infrared optoelectronic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Camilo Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Augusto Vela Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Joint Eurohaptics Conference and Symposium on Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ISOT 2009 International Symposium on Optomechatronic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, -, Unknown Region. pp.169-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190980v1</w:t>
+                <w:t xml:space="preserve">hal-03190981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene as thin film infrared optoelectronic sensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Pick-and-place nanomanipulation with three-dimensional manipulation force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISOT 2009 International Symposium on Optomechatronic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, -, Unknown Region. pp.169-174</w:t>
+              <w:t xml:space="preserve">The 2009 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, -, Unknown Region. pp.1333-1338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190981v1</w:t>
+                <w:t xml:space="preserve">hal-03190984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pick-and-place nanomanipulation with three-dimensional manipulation force microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">High-speed camera particle tracking and force measurement, with real- time haptic feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pacoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miles Padgett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2009 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, -, Unknown Region. pp.1333-1338</w:t>
+              <w:t xml:space="preserve">Optical Trapping Applications (OTA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, -, Unknown Region. pp.OMC3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190984v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed camera particle tracking and force measurement, with real- time haptic feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Tuning the gains of haptic couplings to improve force feedback stability in nanorobotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miles Padgett</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Trapping Applications (OTA) Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.4320-4325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190983v1</w:t>
+                <w:t xml:space="preserve">hal-02912220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the gains of haptic couplings to improve force feedback stability in nanorobotics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Sensing interactions in the microworld with optical tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pacoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miles Padgett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SPIE Volume 7400, Optical Trapping and Optical Micromanipulation VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, -, Unknown Region. pp.74001L</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912220v1</w:t>
+                <w:t xml:space="preserve">hal-03190982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing interactions in the microworld with optical tweezers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miles Padgett</w:t>
+                <w:t xml:space="preserve">Haptic feedback for molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Cagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE Volume 7400, Optical Trapping and Optical Micromanipulation VI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2009 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.237-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190982v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving perception and understanding of nanoscale phenomena using haptics and visual analogy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">DNA as building block for self-assembly of micro-components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Perception, Devices and Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_107⟩</w:t>
+              <w:t xml:space="preserve">IEEE Second International Conference on Quantum, Nano and Micro Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sainte Luce, France. pp.28-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICQNM.2008.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190986v1</w:t>
+                <w:t xml:space="preserve">hal-03190985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA as building block for self-assembly of micro-components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Improving perception and understanding of nanoscale phenomena using haptics and visual analogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Second International Conference on Quantum, Nano and Micro Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haptics: Perception, Devices and Scenarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.847-856, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICQNM.2008.23⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190985v1</w:t>
+                <w:t xml:space="preserve">hal-03190986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of dna bio-bonds for meso-scale self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17963,64 +17963,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration and nonlinearity compensation for force application in AFM based nanomanipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nice, France. pp.4024-4029, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18067,51 +18067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation aux échelles microscopiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Nationales de la Recherche en Robotique, JNRR'07.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Obernai, France. sur CD ROM - 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18136,64 +18136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force feedback in micro-manipulation and single cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boukallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18244,90 +18244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-factory for submerged assembly : Interests and Architectures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heriban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Workshop on MicroFactories, IWMF'06.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Besançon, France. 6 p</w:t>
@@ -18369,51 +18369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6d haptic feedback for molecular docking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18445,646 +18445,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-feedback micromanipulation with inconditionnally stable coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Tele-manipulation by adhesion of micro objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Micaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iros'05 - 2005 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.1923-1928</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Computational Intelligence in Robotics and Automation (CIRA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, -, Unknown Region. pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191020v1</w:t>
+                <w:t xml:space="preserve">hal-03191021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tele-manipulation by adhesion of micro objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">An overview of the micro-manipulation system mumad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computational Intelligence in Robotics and Automation (CIRA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, -, Unknown Region. pp.133-138</w:t>
+              <w:t xml:space="preserve">Actes de AIM'05 : IEEE/ASME International Conference on Advanced Intelligent Mechtronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, -, Unknown Region. pp.390-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191021v1</w:t>
+                <w:t xml:space="preserve">hal-03191019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the micro-manipulation system mumad</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Force-feedback micromanipulation with inconditionnally stable coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Micaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de AIM'05 : IEEE/ASME International Conference on Advanced Intelligent Mechtronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, -, Unknown Region. pp.390-395</w:t>
+              <w:t xml:space="preserve">Iros'05 - 2005 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.1923-1928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191019v1</w:t>
+                <w:t xml:space="preserve">hal-03191020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the mechanical analysis of a polyarticulated microgripper to the design of a compliant microgripper</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.469-477</w:t>
+                <w:t xml:space="preserve">Autonomous manipulation using a new strategy of accurate release by rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de ICRA'04: IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, -, Unknown Region. pp.5019-5024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141169v1</w:t>
+                <w:t xml:space="preserve">hal-03191023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous manipulation using a new strategy of accurate release by rolling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Micro-manipulation using adhesion forces and dynamical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de ICRA'04: IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, -, Unknown Region. pp.5019-5024</w:t>
+              <w:t xml:space="preserve">Actes de IFToMM'03: the 11th World Congress in Mechanism and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, -, Unknown Region. pp.1405-1410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191023v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-manipulation using adhesion forces and dynamical effects</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, 2004, -, Unknown Region. pp.1405-1410</w:t>
+                <w:t xml:space="preserve">From the mechanical analysis of a polyarticulated microgripper to the design of a compliant microgripper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tsitsiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.469-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191022v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro gripper driven by SDAs coupled to an amplification mechanism</w:t>
               </w:r>
@@ -19188,51 +19188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-manipulation using adhesion forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19283,64 +19283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced micro-manipulation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19372,471 +19372,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion based micro-manipulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Regnier</w:t>
+                <w:t xml:space="preserve">Manipulation of micro-objects using dynamical effects in unconstrained environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dogan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes sur CD-ROM de ISMCR'02 : 12th International Symposium on Measurement and Control in Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ro.Man.Sy'02: 14th CISM-IFToMM Symposium on Theory and PrACTIce of Robots and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Udine, Italy. pp.151-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7091-2552-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191027v1</w:t>
+                <w:t xml:space="preserve">hal-03191028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of micro-objects using dynamical effects in unconstrained environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
+                <w:t xml:space="preserve">Manipulation of micro-objects using adhesion forces and dynamical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ro.Man.Sy'02: 14th CISM-IFToMM Symposium on Theory and PrACTIce of Robots and Manipulators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de ICRA'02: IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, -, Unknown Region. pp.1949-1954</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03191028v1</w:t>
+                <w:t xml:space="preserve">hal-03191026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of micro-objects using adhesion forces and dynamical effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Rollot</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de ICRA'02: IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, -, Unknown Region. pp.1949-1954</w:t>
+              <w:t xml:space="preserve">Actes de ISER'02 : International Symposium on Experimental Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, -, Unknown Region. pp.367-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191026v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of micro-objects using adhesion forces and dynamical effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Adhesion based micro-manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de ISER'02 : International Symposium on Experimental Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, -, Unknown Region. pp.367-376</w:t>
+              <w:t xml:space="preserve">Actes sur CD-ROM de ISMCR'02 : 12th International Symposium on Measurement and Control in Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, -, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191029v1</w:t>
+                <w:t xml:space="preserve">hal-03191027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical experiments on releasing sticking objets manipulated by adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19874,64 +19874,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the adhesion based micromanipulation demonstrator at lrp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20120,64 +20120,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on micromanipulation using adhesion forces in unconstrainted environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20284,51 +20284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20357,256 +20357,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Clustering in Object-Oriented Databases: An Advocacy for Simplicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Schneider</w:t>
+                <w:t xml:space="preserve">Simulation and conception of a micromanipulator taking advantage of micro-scale specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOOP 2000 Symposium on Objects and Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Sofia Antipolis, France. pp.71-85</w:t>
+              <w:t xml:space="preserve">Actes de RoManSy'00 : 13th CISM-IFToMM Symposium on Robots and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, -, Unknown Region. pp.265-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144234v1</w:t>
+                <w:t xml:space="preserve">hal-03191032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and conception of a micromanipulator taking advantage of micro-scale specificities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guinot</w:t>
+                <w:t xml:space="preserve">Dynamic Clustering in Object-Oriented Databases: An Advocacy for Simplicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fromantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de RoManSy'00 : 13th CISM-IFToMM Symposium on Robots and Manipulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, -, Unknown Region. pp.265-273</w:t>
+              <w:t xml:space="preserve">ECOOP 2000 Symposium on Objects and Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Sofia Antipolis, France. pp.71-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191032v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20624,103 +20624,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of solar events associated with SSC over year of solar maximum during cycle 23: 2. Characterisation on the Sun-Earth path - Geoeffectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bocchialini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, New Orleans, Louisiane, USA, Unknown Region. 31, 2017</w:t>
@@ -20749,103 +20749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of Solar Events Associated with SSC over Year of Solar Maximum during Cycle 23: 1. Identification of Related Sun-Earth Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bocchialini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 31, 2017</w:t>
@@ -20900,255 +20900,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Robotics : Applications to Multiscale Manipulations.</w:t>
+                <w:t xml:space="preserve">Flexible Robotics: Applications to Multiscale Manipulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Grossard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M. Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., pp.1-385, 2013, 978-1-84821-520-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">wiley, pp.1-385, 2013, 9781118572016; 9781848215207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118572016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870981v1</w:t>
+                <w:t xml:space="preserve">cea-01852583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Robotics: Applications to Multiscale Manipulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible Robotics : Applications to Multiscale Manipulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., pp.1-385, 2013, 978-1-84821-520-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chaillet</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">cea-01852583v1</w:t>
+                <w:t xml:space="preserve">hal-00870981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microrobotics for Micromanipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons, Inc., pp.484, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21179,51 +21179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Micro-Assembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-IEEE Press, pp.306, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21241,64 +21241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Microrobotique. Applications à la Micromanipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, pp.521, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21361,64 +21361,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rotary Induction Actuator for Kinesthetic and Tactile Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haptics: Science, Technology, Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13235, Springer International Publishing, pp.155-163, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21446,402 +21446,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of integrated flexible structures for Micromanipulation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
+                <w:t xml:space="preserve">Flexible structures' representation and notable properties in control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grossard, Mathieu and Chaillet, Nicolas and Régnier, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Robotics : Applications to Multiscale Manipulations.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flexible Robotics : Application to Multiscale Manipulations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.37-72, 2013, 978-1-8421-520-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871012v1</w:t>
+                <w:t xml:space="preserve">hal-00871034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible structures' representation and notable properties in control.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Haptic feedback in teleoperation in Micro-and Nano-Worlds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bolopion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pacoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Grossard, Mathieu and Chaillet, Nicolas and Régnier, Stéphane. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David B. Kaber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Robotics : Application to Multiscale Manipulations.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.37-72, 2013, 978-1-8421-520-7</w:t>
+              <w:t xml:space="preserve">Reviews of Human Factors and Ergonomics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journal of Human Factors and Ergonomics Society, pp.57-93, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871034v1</w:t>
+                <w:t xml:space="preserve">hal-00938721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic feedback in teleoperation in Micro-and Nano-Worlds.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design of integrated flexible structures for Micromanipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boukallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David B. Kaber. </w:t>
+              <w:t xml:space="preserve">Grossard, Mathieu and Chaillet, Nicolas and Régnier, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Human Factors and Ergonomics.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flexible Robotics : Applications to Multiscale Manipulations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.1-35, 2013, 978-1-8421-520-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118572016.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938721v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Prospects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microrobotics for Micromanipulation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc, pp.369-413, 2010, ISTE/WILEY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21892,51 +21892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microrobotics for Micromanipulation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc, pp.1-98, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21961,103 +21961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture of a Micromanipulation Station.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boukallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microrobotics for Micromanipulation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc, pp.243-334, 2010, ISTE/WILEY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22108,51 +22108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microrobotics for Micromanipulation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc, pp.179-242, 2010, ISTE/WILEY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22203,51 +22203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HERMES Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microrobotique. Applications à la micromanipulation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.25-125, 2008, Hermès</w:t>
@@ -22276,64 +22276,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HERMES Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microrobotique. Applications à la micromanipulation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.413-457, 2008, Hermès</w:t>
@@ -22388,51 +22388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HERMES Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microrobotique. Applications à la micromanipulation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.211-276, 2008, Hermès</w:t>
@@ -22461,103 +22461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture d'une station de micromanipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boukallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HERMES Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microrobotique. Applications à la micromanipulation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.279-375, 2008, Hermès</w:t>
@@ -22618,90 +22618,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTÈME DE SUIVI ET DE VISUALISATION DE MICRO-DISPOSITIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zarader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22749,90 +22749,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-device tracking and vizualisation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP20306554.5. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -22854,77 +22854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for Determining the Position of Trapped Objects in Optical Tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2020/051962, US122.65.012. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22942,77 +22942,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for Controlling the Axial Position of a Laser Focal Point Produced by a Microscope Objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Gerena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2020/051958. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23174,77 +23174,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019138014. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23262,77 +23262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23389,64 +23389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR-1860422. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23490,77 +23490,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3076614. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23741,64 +23741,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Anisotropy of Co2+ as Signature of Intrinsic Ferromagnetism in ZnO:Co</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kuzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24015,51 +24015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazaei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Hemmasian Ettefagh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Liang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cailliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2974388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan E Quispe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2021.3095291" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Perroud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2019.2909881" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02350868v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine El Alaoui-Faris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.042604" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2969940" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2020.2985007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Begey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Etievant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quispe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3004792" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duflos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds3.10033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02016632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Gerena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2019.2892393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2019.2923428" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Oubellil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Legendre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Molawade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10100677" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02286081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bocchialini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-019-1426-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918801502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0259-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01809608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bocchialini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-018-1278-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Mu&#241;oz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Terrazas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeyna Bouchebout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Regnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dkhil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.08.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pacoret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heriban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2644613" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bromiley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1221951" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01443825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Beauvillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ochin Abrahamians" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pham Van" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958896" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kharboutly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2015.2448133" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gaudenzi de Faria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.11.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2014.2380591" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2423092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439766v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wheatland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barnes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/811/2/107" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108895" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Vela" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Hafez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874744" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Ivan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alvo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.09.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.12.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CZ1CNT4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sauvet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Polesel-Maris" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thoyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/6/065502" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2248150" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911430421" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941336v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Ni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Benosman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dahmen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2012.701370" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desma&#235;le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukallel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/11/115033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B93F6D96F69C08ECAA26C54B8CE97952DDFC614E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912159v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2090892" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767603v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-012-048-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767638v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2198930" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159531v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.02.085" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Braive" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert-Philip" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748030v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Cagneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Redon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2010.06.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912310v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.44.689-716" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/0169942410X508334" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bowman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gibson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carberry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404732v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotondrabe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3115184" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191002v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Sinan Haliyo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/21/215301" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WS15WNB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419394v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derosa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolus Schrijver" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Barnes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lites" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/696/2/1780" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382449v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liewer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9107-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191008v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191005v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2976108" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-009-0016-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264438v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856306777924699" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118691v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sati." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuzian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sh&#228;fer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;gnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191035v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dionnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Regnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitsiris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191037v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guinot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01984004506098100" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCB7D9F96B5EE86D704F6B57E12A267461D9DD24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209817v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baros" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01984004505085500" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10D461EBFC166CC78E73DF7A8D44915234F2E439/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauvageon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Simonoff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019536v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonoff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019534v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019533v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonoff-Lagarde" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagarde-Simonoff" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019532v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zenine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS65887.2025.11072754" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417350v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05208150v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weill-Duflos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197096" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346970v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sakr" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS49294.2020.9307839" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373418v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196531" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507327v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2152" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190966v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197424" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190967v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS45997.2020.ras.HAP20.21.03302a8d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387520v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793679" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309704v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2019.8860937" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477481v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Rong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968567" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190968v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2019.8860946" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391484v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968485" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190969v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2018.8357200" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392507v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dahroug" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Seon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346974v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reversat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594063" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868168v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346944v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481194" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01672375v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190971v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989966" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cabezon Ortega" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989965" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190970v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munan Yin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355393v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868205v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419726v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pacoret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933119v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;riban" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354234" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246552v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2015.7158820" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190973v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2015.7222588" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120734v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433995v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927296v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943222" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423044v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878111" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313507v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878107" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313511v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohand Ousaid" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907735" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221855v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00413" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087246v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Alexandra Ivan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474462" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190975v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584160" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190976v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750904" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841693v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766530" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866314v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873409v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefeng Wang" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190977v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797881v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2012.6403233" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768520v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767621v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912235v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tunnell" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094453" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690681v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784641v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2011.5945531" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711028v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leon Perez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632199v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797894v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784663v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695764" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190979v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9751-4_204" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912199v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650443" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784678v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354256" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912205v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354778" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404444v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432750v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190980v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810858" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190981v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Augusto Vela Saavedra" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190984v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190983v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912220v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152270" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190982v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190986v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_107" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7T5FV8QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190985v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Abbaci" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQNM.2008.23" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190987v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daunay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyd" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190988v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650618" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182242v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191018v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259251v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gendreau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191017v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191020v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191021v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191019v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141169v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riwan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsitsiris" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191023v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191022v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146439v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191025v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191024v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191027v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191028v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Haliyo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2552-6_18" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHLSV1X0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191026v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rollot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191029v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191031v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191030v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152467v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rollot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guinot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haliyo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumont" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191033v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158533v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144234v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fromantin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191032v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861287v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861288v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870981v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01852583v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grossard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaillet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118572016" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490381v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541932v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341123v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684412v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daher" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_18" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871012v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118572016.ch1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871034v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938721v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547434v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547407v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547420v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cl&#233;vy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547416v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341204v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341149v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341865v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341142v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030452v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zarader" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974952v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036099v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036098v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036100v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lutringer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heriban" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036107v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petit" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036106v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036105v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036108v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036101v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563897v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sati" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schafer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan E Quispe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2021.3095291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Liang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cailliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2974388" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazaei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Hemmasian Ettefagh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Perroud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2019.2909881" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02350868v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine El Alaoui-Faris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.042604" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2020.2985007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2969940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Begey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Etievant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quispe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3004792" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02016632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Gerena" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2019.2892393" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2019.2923428" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Oubellil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Legendre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Molawade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10100677" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02286081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bocchialini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-019-1426-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds3.10033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duflos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918801502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0259-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01809608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bocchialini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-018-1278-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Mu&#241;oz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Terrazas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeyna Bouchebout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Regnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dkhil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.08.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bromiley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1221951" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01443825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Beauvillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ochin Abrahamians" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pham Van" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958896" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Lu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pacoret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heriban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2644613" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kharboutly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2015.2448133" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2014.2380591" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gaudenzi de Faria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.11.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2423092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439766v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wheatland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barnes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/811/2/107" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Vela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Hafez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874744" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Ivan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alvo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.09.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324577v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108895" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Polesel-Maris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thoyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/6/065502" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190996v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sauvet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869504v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2248150" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841740v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929897v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.12.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CZ1CNT4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dahmen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2012.701370" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desma&#235;le" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukallel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/11/115033" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B93F6D96F69C08ECAA26C54B8CE97952DDFC614E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2090892" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-012-048-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Ni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Benosman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2198930" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941336v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911430421" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159531v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.02.085" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Braive" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert-Philip" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748030v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Cagneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Redon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2010.06.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912310v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.44.689-716" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545519v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/0169942410X508334" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Sinan Haliyo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/21/215301" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WS15WNB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419394v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derosa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolus Schrijver" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Barnes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lites" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/696/2/1780" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382449v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liewer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9107-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191004v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bowman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gibson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carberry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotondrabe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3115184" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191009v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2976108" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191006v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912160v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-009-0016-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191005v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191008v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118691v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sati." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuzian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sh&#228;fer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;gnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191035v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dionnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191036v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264438v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856306777924699" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Regnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitsiris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191037v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guinot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01984004506098100" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCB7D9F96B5EE86D704F6B57E12A267461D9DD24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209817v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baros" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01984004505085500" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10D461EBFC166CC78E73DF7A8D44915234F2E439/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauvageon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Simonoff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019536v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonoff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019533v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonoff-Lagarde" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagarde-Simonoff" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019532v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zenine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS65887.2025.11072754" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417350v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05208150v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weill-Duflos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197096" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346970v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sakr" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS49294.2020.9307839" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373418v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196531" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507327v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2152" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190967v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS45997.2020.ras.HAP20.21.03302a8d" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190966v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197424" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309704v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2019.8860937" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477481v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Rong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968567" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190968v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2019.8860946" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391484v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968485" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387520v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793679" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868168v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392507v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dahroug" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Seon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346974v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reversat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594063" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346944v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481194" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939793v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190969v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2018.8357200" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01672375v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190971v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989966" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cabezon Ortega" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989965" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190970v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munan Yin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868205v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355393v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cui" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419726v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pacoret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933119v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190973v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2015.7222588" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246552v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2015.7158820" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120734v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419692v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;riban" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354234" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997315v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927296v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943222" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423044v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878111" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313507v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878107" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313511v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohand Ousaid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907735" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221855v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00413" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433995v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841693v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766530" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087246v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Alexandra Ivan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474462" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190975v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584160" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190976v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750904" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866314v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873409v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefeng Wang" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797881v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2012.6403233" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768520v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767621v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190977v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711028v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leon Perez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784641v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2011.5945531" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632199v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797894v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912235v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tunnell" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094453" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690681v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784663v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695764" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190979v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9751-4_204" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912199v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650443" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404444v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912205v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354778" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432750v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190980v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810858" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190981v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Augusto Vela Saavedra" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190984v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912220v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152270" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190982v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784678v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354256" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190985v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Abbaci" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQNM.2008.23" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190986v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_107" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7T5FV8QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190987v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daunay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyd" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190988v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650618" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182242v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191018v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259251v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gendreau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191017v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191021v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191019v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191020v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191023v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191022v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141169v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riwan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsitsiris" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146439v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191025v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191024v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191028v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Haliyo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2552-6_18" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHLSV1X0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191026v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rollot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191029v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191027v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191031v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191030v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152467v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rollot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guinot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haliyo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumont" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191033v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158533v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191032v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144234v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fromantin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861287v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861288v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01852583v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grossard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaillet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118572016" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870981v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490381v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541932v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341123v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684412v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daher" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_18" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871034v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938721v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871012v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118572016.ch1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547434v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547407v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547420v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cl&#233;vy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547416v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341204v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341149v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341865v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341142v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030452v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zarader" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974952v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036099v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036098v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036100v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lutringer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heriban" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036107v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petit" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036106v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036105v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036108v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036101v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563897v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sati" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schafer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>