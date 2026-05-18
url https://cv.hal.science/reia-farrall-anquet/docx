--- v0 (2026-03-17)
+++ v1 (2026-05-18)
@@ -630,178 +630,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ideas, Environmental Policy and the Possible Rebirth of Australian Identity: Reverie or Reality?</w:t>
+                <w:t xml:space="preserve">Community Protocols: An international legal tool to help the unseen be seen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reia Farrall-Anquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Conference of SAES (Société des Anglicistes de l'Enseignement Supérieur) "RenaissanceS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Public Policy (ICPP5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association (IPPA); Institut Barcelona d’Estudis Internacionals (IBEI), Jul 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257580v1</w:t>
+                <w:t xml:space="preserve">hal-03501593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Protocols: An international legal tool to help the unseen be seen?</w:t>
+                <w:t xml:space="preserve">Ideas, Environmental Policy and the Possible Rebirth of Australian Identity: Reverie or Reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reia Farrall-Anquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Public Policy (ICPP5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Public Policy Association (IPPA); Institut Barcelona d’Estudis Internacionals (IBEI), Jul 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">60th Annual Conference of SAES (Société des Anglicistes de l'Enseignement Supérieur) "RenaissanceS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501593v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocultural Jurisprudence</w:t>
               </w:r>
@@ -869,51 +869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community Discourses and Narratives Under Biocultural Community Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reia Farrall-Anquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panel Discussion on Biocultural Rights and Community Protocols. Protecting and Promoting Indigenous Peoples’ and Local Communities’ Ways of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1290,165 +1290,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Convergence of Indigenous Peoples’ Rights over Sea Country in Australia, Canada, and New Zealand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reia Farrall-Anquet</w:t>
+                <w:t xml:space="preserve">A Comparison of Indigenous Peoples’ Water Governance Structures in Australia, Canada and New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reia Anquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATELIER CIVILISATIONS DU COMMONWEALTH, 56e Congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES), « Confluence »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">INDIGENOUS PEOPLES AND SALTWATER/FRESHWATER GOVERNANCE FOR A SUSTAINABLE FUTURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Hobart, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099981v1</w:t>
+                <w:t xml:space="preserve">hal-02099965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Indigenous Peoples’ Water Governance Structures in Australia, Canada and New Zealand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reia Anquet</w:t>
+                <w:t xml:space="preserve">The Convergence of Indigenous Peoples’ Rights over Sea Country in Australia, Canada, and New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reia Farrall-Anquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDIGENOUS PEOPLES AND SALTWATER/FRESHWATER GOVERNANCE FOR A SUSTAINABLE FUTURE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Hobart, Australia</w:t>
+              <w:t xml:space="preserve">ATELIER CIVILISATIONS DU COMMONWEALTH, 56e Congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES), « Confluence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099965v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1479,51 +1479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocultural Community Protocols and the Ethic of Stewardship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reia Farrall-Anquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Girard; Ingrid Hall; Christine Frison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocultural rights, indigenous peoples and local communities : protecting culture and the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, Taylor &amp; Francis Group, pp.271-313, 2022, Routledge explorations in environmental studies, 978-1-032-00081-7. </w:t>
@@ -1803,51 +1803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420163v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reia Farrall-Anquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Albisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reia Anquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003172642-14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420163v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reia Farrall-Anquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257580v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Albisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reia Anquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003172642-14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>