--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -2065,1472 +2065,1472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of culinary heritage and innovative food: A case study at European and Mediterranean universities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anja Bolha</w:t>
+                <w:t xml:space="preserve">Exploration des mécanismes de fragmentation du pois jaune au cours du broyage par une approche multi-populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Koëgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFood 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806115v1</w:t>
+                <w:t xml:space="preserve">hal-04770493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How innovation can keep traditions alive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of culinary heritage and innovative food: A case study at European and Mediterranean universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Bolha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsane El Ghinaoui Cavaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanna Rintala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping Gastronomy: Regenerating Food Systems and Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pollenzo, Italy</w:t>
+              <w:t xml:space="preserve">CEFood 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772404v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradinnovations Erasmus+ academic cooperation partnerships. A scientific road trip at the crossroads of local food heritage and societal needs</w:t>
+                <w:t xml:space="preserve">How innovation can keep traditions alive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roisin Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsane El Ghinaoui Cavaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Workshop on Molecular and Physical Gastronomy (IWMPG 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Shaping Gastronomy: Regenerating Food Systems and Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pollenzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797181v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradinnovations 2024 edition from Lebanon: Tradinnovations 2024 edition from Montpellier: Food engineers working with Alzheimer patients and Visual impaired people, by Reine Barbar and the French team</w:t>
+                <w:t xml:space="preserve">Tradinnovations Erasmus+ academic cooperation partnerships. A scientific road trip at the crossroads of local food heritage and societal needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Souza Moreira Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Workshop on Molecular and Physical Gastronomy (IWMPG 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797189v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of culinary heritage and innovative food: a case study at European and Mediterranean universities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anja Bolha</w:t>
+                <w:t xml:space="preserve">Les procédés de fractionnement par voie sèche de produits céréaliers transformés - Génération de poudres fonctionnelles par le recyclage de pains rassis à petite échelle de production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edda Kasianowski.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFood 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772389v1</w:t>
+                <w:t xml:space="preserve">hal-04770481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les procédés de fractionnement par voie sèche de produits céréaliers transformés - Génération de poudres fonctionnelles par le recyclage de pains rassis à petite échelle de production.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edda Kasianowski.</w:t>
+                <w:t xml:space="preserve">Perception of culinary heritage and innovative food: a case study at European and Mediterranean universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Bolha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsane El Ghinaoui Cavaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanna Rintala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CEFood 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770481v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des sollicitations mécaniques lors de la micronisation du riz rond deCamargue sur la déstructuration et l’énergie spécifique de broyage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tradinnovations 2024 edition from Lebanon: Tradinnovations 2024 edition from Montpellier: Food engineers working with Alzheimer patients and Visual impaired people, by Reine Barbar and the French team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. International Workshop on Molecular and Physical Gastronomy (IWMPG 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770488v1</w:t>
+                <w:t xml:space="preserve">hal-04797189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des mécanismes de fragmentation du pois jaune au cours du broyage par une approche multi-populations.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des sollicitations mécaniques lors de la micronisation du riz rond deCamargue sur la déstructuration et l’énergie spécifique de broyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770493v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering food pleasure and efficiency for inpatients in the cognitive-behavioral unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback from the Institut Agro de Montpellier at the UCC: engineering for nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National 2023 des unités de soins, d'évaluation et de prise en charge Alzheimer.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Issy -Les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire des Professionnels en Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770499v1</w:t>
+                <w:t xml:space="preserve">hal-04794639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of processing and cooking stages on the physico-chemical properties and water status of durum wheat components in pasta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Laurent</w:t>
+                <w:t xml:space="preserve">Engineering food pleasure and efficiency for inpatients in the cognitive-behavioral unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cereals &amp; Grains Association, Apr 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès National 2023 des unités de soins, d'évaluation et de prise en charge Alzheimer.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Issy -Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588732v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorghum grains milling: filling the technological gaps for new functional flours and semolina production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of processing and cooking stages on the physico-chemical properties and water status of durum wheat components in pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlène Fabre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Soubirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lhomond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">20. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cereals &amp; Grains Association, Apr 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533687v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of sorghum grain pretreatments and milling for new functional flours and semolina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorghum grains milling: filling the technological gaps for new functional flours and semolina production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aglaë Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Reau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chloé Pujol</w:t>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.394</w:t>
+              <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669423v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback from the Institut Agro de Montpellier at the UCC: engineering for nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of sorghum grain pretreatments and milling for new functional flours and semolina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aglaë Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire des Professionnels en Gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794639v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of grinders loading modes on the dissociation and hydration properties of wheat brans</w:t>
               </w:r>
@@ -3637,51 +3637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic composition and kafirin digestibility of Sorghum bicolor is impacted by food processing and by germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Abdelbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,338 +3933,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of culinary sayings in traditional Lebanese recipes by means of molecular gastronomy</w:t>
+                <w:t xml:space="preserve">Entre Sciences et Cuisine : construction d’un modèle pédagogique transversal du niveau scolaire au niveau universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mzawak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé This</w:t>
+                <w:t xml:space="preserve">Jean-Marie Malbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Heritage and Culinary Practices International and interdisciplinary symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Pratiques et formations dans les éducations à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793621v1</w:t>
+                <w:t xml:space="preserve">hal-04772354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of culinary sayings in traditional Lebanese recipes by means of molecular gastronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mzawak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirna Mzawak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+                <w:t xml:space="preserve">J.M Malbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Heritage and Culinary Practices International and interdisciplinary symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772358v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Sciences et Cuisine : construction d’un modèle pédagogique transversal du niveau scolaire au niveau universitaire</w:t>
+                <w:t xml:space="preserve">Study of culinary sayings in traditional Lebanese recipes by means of molecular gastronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Mzawak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et formations dans les éducations à</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Food Heritage and Culinary Practices International and interdisciplinary symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772354v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation and development of Lebanese culinary heritage by means of Molecular Gastronomy</w:t>
               </w:r>
@@ -4636,51 +4636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des itinéraires technologiques de décorticage/séparation de la féverole en lien avec les propriétés intrinsèques de la graine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,51 +4774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Koegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4863,368 +4863,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European FEEDtheMIND perspective for innovative numerical educational approaches in food eco-design development.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine Barbar</w:t>
+                <w:t xml:space="preserve">Optimization of the oxidative stability and lipid profile of omega-3 enriched infant flours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Poirel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">19. Euro Fed Lipid Congress and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772375v1</w:t>
+                <w:t xml:space="preserve">hal-04548115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grinders loading modes and settings on hydration and rheological properties of wheat bran powders</w:t>
+                <w:t xml:space="preserve">A European FEEDtheMIND perspective for innovative numerical educational approaches in food eco-design development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Anouma</w:t>
+                <w:t xml:space="preserve">Alice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I0P Food Physics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594041v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the oxidative stability and lipid profile of omega-3 enriched infant flours</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Impact of grinders loading modes and settings on hydration and rheological properties of wheat bran powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Durand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ariel Anouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Euro Fed Lipid Congress and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">I0P Food Physics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548115v1</w:t>
+                <w:t xml:space="preserve">hal-04594041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low field NMR to describe interactions between starch, gluten and water in wheat-based products</w:t>
               </w:r>
@@ -5553,51 +5553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An educational satellite project around the scientific elucidation of culinary precisions in Lebanon and in the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,51 +6028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05183913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Ko&#235;gel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.117875" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238581v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dormoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2025-art02" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093740" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beaudoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soubirou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103707" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103786" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifka Hammami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11070902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutima Aphibanthammakit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2020.100090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste Karam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Hussain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13200" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nehm&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Maric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.11.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5RKSW6P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15428052.2012.733174" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000131" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V56B2G97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bovay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vuilliomenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bovetto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900501n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parmentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fanni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2004.0377" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05426413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Garrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04806115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bolha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane El Ghinaoui Cavaillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Rintala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Souza Moreira Leite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Kasianowski." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#235; Puech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pujol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04794639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Macke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Abdelbost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos d'Almeida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Pimenta Do Nascimento" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wanderlei Piler de Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Akl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Barakat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mzawak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Malbec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mzawak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malbec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara-Hanna Wakim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05426437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sallard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Sallmen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Duteil," TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Montagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Koegel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772375v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Poirel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwards-Stuart Rachel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Wilson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL009N" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05183913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Ko&#235;gel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.117875" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238581v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dormoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2025-art02" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093740" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beaudoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soubirou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103707" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103786" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifka Hammami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11070902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutima Aphibanthammakit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2020.100090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste Karam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Hussain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13200" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nehm&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Maric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.11.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5RKSW6P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15428052.2012.733174" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000131" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V56B2G97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bovay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vuilliomenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bovetto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900501n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parmentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fanni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2004.0377" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05426413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Garrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04806115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bolha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane El Ghinaoui Cavaillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Rintala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Souza Moreira Leite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Kasianowski." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04794639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Macke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#235; Puech" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pujol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Abdelbost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos d'Almeida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Pimenta Do Nascimento" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wanderlei Piler de Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Akl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Barakat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772354v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malbec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793621v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mzawak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Malbec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mzawak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara-Hanna Wakim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05426437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sallard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Sallmen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Duteil," TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Montagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Koegel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772375v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Poirel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwards-Stuart Rachel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Wilson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL009N" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>