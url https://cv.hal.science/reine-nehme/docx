--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -181,701 +181,701 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
+                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517956v1</w:t>
+                <w:t xml:space="preserve">hal-05347896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
+                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+                <w:t xml:space="preserve">Pierre Soule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347896v1</w:t>
+                <w:t xml:space="preserve">hal-05517956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of fungal methylated glucosylceramides by ETD151 defensin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solweig Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ons Kharrat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Marion Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110587⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1360, pp.344145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250295v1</w:t>
+                <w:t xml:space="preserve">hal-05304644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">The antimicrobial activity of ETD151 defensin is dictated by the presence of glycosphingolipids in the targeted organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiki Yamaryo-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Launay</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Martins</w:t>
+                <w:t xml:space="preserve">Thomas Aumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1360, pp.344145. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (7), pp.e2415524122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2415524122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304644v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antimicrobial activity of ETD151 defensin is dictated by the presence of glycosphingolipids in the targeted organisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Molecular recognition of fungal methylated glucosylceramides by ETD151 defensin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiki Yamaryo-Botté</w:t>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Voisin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aumer</w:t>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (7), pp.e2415524122. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301 (9), pp.110587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2415524122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304638v1</w:t>
+                <w:t xml:space="preserve">hal-05250295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Tween-20, Glycerol, and Trehalose on Hyaluronidase Activity: Insights from Microscale Thermophoresis and Capillary Electrophoresis</w:t>
               </w:r>
@@ -887,64 +887,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Cecić Vidoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (19), pp.4008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1106,606 +1106,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel natural reducing agent for the preparation of cerium oxide nanoparticles based on the saffron by-product: Characterization, antioxidant and antibacterial activity for nutritional applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycolipid and Lipopeptide Biosurfactants: Structural Classes and Characterization—Rhamnolipids as a Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si Mohamed Jadouali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabil Saffaj</w:t>
+                <w:t xml:space="preserve">Nadin Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2024.101381⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408347.2024.2441428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744157v1</w:t>
+                <w:t xml:space="preserve">hal-05304648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycolipid and Lipopeptide Biosurfactants: Structural Classes and Characterization—Rhamnolipids as a Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">A novel natural reducing agent for the preparation of cerium oxide nanoparticles based on the saffron by-product: Characterization, antioxidant and antibacterial activity for nutritional applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Khadfy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Si Mohamed Jadouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Saffaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.101381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408347.2024.2441428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2024.101381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304648v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceutical and cosmetic applications of bioactive compounds of Saffron (Crocus Sativus L.) stigmas and its by-products</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutraceutical Capacities of Extracts from the Invasive Plants Ambrosia Artemisiifolia and Solidago Canadensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Chartier</w:t>
+                <w:t xml:space="preserve">Vanille Quinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 163, pp.250-261. </w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2023.10.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4447346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758127v1</w:t>
+                <w:t xml:space="preserve">hal-04758340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceutical Capacities of Extracts from the Invasive Plants Ambrosia Artemisiifolia and Solidago Canadensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutraceutical and cosmetic applications of bioactive compounds of Saffron (Crocus Sativus L.) stigmas and its by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Khadfy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Mohamed Jadouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanille Quinty</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Agnes Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.250-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4447346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2023.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758340v1</w:t>
+                <w:t xml:space="preserve">hal-04758127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis for enzyme-based studies: Applications to lipases and kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1661, pp.462687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1791,51 +1791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raissa Meye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Padel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1), pp.248-259. </w:t>
@@ -2001,4959 +2001,4995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for pancreatic lipase natural modulators by capillary electrophoresis hyphenated to spectrophotometric and conductometric dual detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproducibility and accuracy of microscale thermophoresis in the NanoTemper Monolith: a multi laboratory benchmark study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntia Fayad</w:t>
+                <w:t xml:space="preserve">Blanca López-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
+                <w:t xml:space="preserve">Bruno Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+                <w:t xml:space="preserve">Chad Brautigam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jowitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Knauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0an02234a⟩</w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (3-4), pp.411-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-021-01532-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835824v1</w:t>
+                <w:t xml:space="preserve">hal-03481822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of lipase-ligand interactions in porcine pancreatic extracts by microscale thermophoresis</w:t>
+                <w:t xml:space="preserve">Screening for pancreatic lipase natural modulators by capillary electrophoresis hyphenated to spectrophotometric and conductometric dual detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Marchal</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (4), pp.1386-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0an02234a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03314-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03307692v1</w:t>
+                <w:t xml:space="preserve">hal-03835824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Investigation of lipase-ligand interactions in porcine pancreatic extracts by microscale thermophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josef Hamacek</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (14), pp.3667-3681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03314-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03481898v1</w:t>
+                <w:t xml:space="preserve">hal-03307692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and SAR in 2,4,7-Trisubstituted Pyrido[3,2-d]Pyrimidine Series as Novel PI3K/mTOR Inhibitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuno Rodrigues</w:t>
+                <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Saurat</w:t>
+                <w:t xml:space="preserve">Lucija Orlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
+                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (17), pp.5349. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1865 (3), pp.129837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26175349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348966v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale thermophoresis for studying protein-small molecule affinity: Application to hyaluronidase</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, Synthesis and SAR in 2,4,7-Trisubstituted Pyrido[3,2-d]Pyrimidine Series as Novel PI3K/mTOR Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Saurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2021.106763⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (17), pp.5349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26175349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758194v1</w:t>
+                <w:t xml:space="preserve">hal-03348966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility and accuracy of microscale thermophoresis in the NanoTemper Monolith: a multi laboratory benchmark study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscale thermophoresis for studying protein-small molecule affinity: Application to hyaluronidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (3-4), pp.411-427. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.106763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-021-01532-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2021.106763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481822v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene glycol crowding effect on hyaluronidase activity monitored by capillary electrophoresis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water-Based Extraction of Bioactive Principles from Blackcurrant Leaves and Chrysanthellum americanum: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucija Orlic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Axel Marchal</w:t>
+                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-020-02659-9⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9101478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939523v1</w:t>
+                <w:t xml:space="preserve">hal-03019649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Electrophoresis-Mass Spectrometry at Trial by Metabo-Ring: Effective Electrophoretic Mobility for Reproducible and Robust Compound Annotation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Ferre</w:t>
+                <w:t xml:space="preserve">Polyethylene glycol crowding effect on hyaluronidase activity monitored by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Orlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03129⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 412 (17), pp.4195-4207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-02659-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303264v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Based Extraction of Bioactive Principles from Blackcurrant Leaves and Chrysanthellum americanum: A Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
+                <w:t xml:space="preserve">Capillary Electrophoresis-Mass Spectrometry at Trial by Metabo-Ring: Effective Electrophoretic Mobility for Reproducible and Robust Compound Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlien van Mever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Leclercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Elena Tobolkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
+                <w:t xml:space="preserve">Sabrina Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (10), pp.1478. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (20), pp.14103-14112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods9101478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019649v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverted Natural Lossen-type Rearrangement for Bioconjugation through in Situ Myrosinase-Triggered Isothiocyanate Synthesis</w:t>
+                <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuliano Cutolo</w:t>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Poret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00153⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1049, pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758207v1</w:t>
+                <w:t xml:space="preserve">hal-02090335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of modified di- and trisaccharides on hyaluronidase activity assessed by capillary electrophoresis-based enzymatic assay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syntia Fayad</w:t>
+                <w:t xml:space="preserve">Capillary electrophoresis with dual detection UV/C4D for monitoring myrosinase-mediated hydrolysis of thiol glucosinolate designed for gold nanoparticle conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Cutolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ayela</w:t>
+                <w:t xml:space="preserve">Irina Zarafu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Chat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
+                <w:t xml:space="preserve">Petre Ionita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.02.006⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1085, pp.117 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486681v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of modified di- and trisaccharides on hyaluronidase activity assessed by capillary electrophoresis-based enzymatic assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Ferey</w:t>
+                <w:t xml:space="preserve">Coralie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1049, pp.115-122. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475, pp.56 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090335v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary electrophoresis with dual detection UV/C4D for monitoring myrosinase-mediated hydrolysis of thiol glucosinolate designed for gold nanoparticle conjugation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Diverted Natural Lossen-type Rearrangement for Bioconjugation through in Situ Myrosinase-Triggered Isothiocyanate Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Cutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Zarafu</w:t>
+                <w:t xml:space="preserve">Benjamin Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petre Ionita</w:t>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1085, pp.117 - 125. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (5), pp.1385-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.07.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487875v1</w:t>
+                <w:t xml:space="preserve">hal-04758207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary recovery study of a commercial molecularly imprinted polymer for the extraction of glyphosate and AMPA in different environmental waters using MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Macroalga Padina pavonica water extracts obtained by pressurized liquid extraction and microwave-assisted extraction inhibit hyaluronidase activity as shown by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Berho</w:t>
+                <w:t xml:space="preserve">Mona Tannoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Bayoudh</w:t>
+                <w:t xml:space="preserve">Eric Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Amalric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Coisy</w:t>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1497, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8844-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849658v1</w:t>
+                <w:t xml:space="preserve">hal-01618229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae amino acid extraction and analysis at nanomolar level using electroporation and capillary electrophoresis with laser-induced fluorescence detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Use of chromatographic and electrophoretic tools for assaying elastase, collagenase, hyaluronidase, and tyrosinase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201601005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1529, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618682v1</w:t>
+                <w:t xml:space="preserve">hal-04645321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyaluronidase reaction kinetics evaluated by capillary electrophoresis with UV and high-resolution mass spectrometry (HRMS) detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Preliminary recovery study of a commercial molecularly imprinted polymer for the extraction of glyphosate and AMPA in different environmental waters using MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Langmajerová</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Sami Bayoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.11.036⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (13), pp.12293-12300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8844-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270197v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of chromatographic and electrophoretic tools for assaying elastase, collagenase, hyaluronidase, and tyrosinase activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Hyaluronidase reaction kinetics evaluated by capillary electrophoresis with UV and high-resolution mass spectrometry (HRMS) detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Langmajerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 951, pp.140-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645321v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroalga Padina pavonica water extracts obtained by pressurized liquid extraction and microwave-assisted extraction inhibit hyaluronidase activity as shown by capillary electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Microalgae amino acid extraction and analysis at nanomolar level using electroporation and capillary electrophoresis with laser-induced fluorescence detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Atieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (2), pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201601005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.03.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01618229v1</w:t>
+                <w:t xml:space="preserve">hal-01618682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human neutrophil elastase inhibition studied by capillary electrophoresis with laser induced fluorescence detection and microscale thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayad Syntia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1431, pp.215-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.12.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in capillary electrophoresis for miniaturizing assays on kinase enzymes for drug discovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">New methods based on capillary electrophoresis for in vitro evaluation of protein tau phosphorylation by glycogen synthase kinase 3-β</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Defert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201500239⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (10), pp.2821-2828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-8495-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04758248v1</w:t>
+                <w:t xml:space="preserve">hal-04758253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assaying human neutrophil elastase activity by capillary zone electrophoresis combined with laser-induced fluorescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Advances in capillary electrophoresis for miniaturizing assays on kinase enzymes for drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.09.084⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (21-22), pp.2768-2797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201500239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478319v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methods based on capillary electrophoresis for in vitro evaluation of protein tau phosphorylation by glycogen synthase kinase 3-β</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Assaying human neutrophil elastase activity by capillary zone electrophoresis combined with laser-induced fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1419, pp.116-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.09.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-8495-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04758253v1</w:t>
+                <w:t xml:space="preserve">hal-03478319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coated capillaries with highly charged polyelectrolytes and carbonnanotubes co-aggregated with sodium dodecyl sulphate for theanalysis of sulfonylureas by capillary electrophoresis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Togola</w:t>
+                <w:t xml:space="preserve">Contactless conductivity detection for screening myrosinase substrates by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Motteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Grégory Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deimante Cerniauskaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.09.047⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 807, pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086599v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless conductivity detection for screening myrosinase substrates by capillary electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Coated capillaries with highly charged polyelectrolytes and carbonnanotubes co-aggregated with sodium dodecyl sulphate for theanalysis of sulfonylureas by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha El Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Motteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1367, pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758270v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New in-capillary electrophoretic kinase assays to evaluate inhibitors of the PI3k/Akt/mTOR signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ludivine De-Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 406 (15), pp.3743-3754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-014-7790-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary electrophoresis as a novel technique for screening natural flavonoids as kinase inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Electrophoretically mediated microanalysis for in-capillaryelectrical cell lysis and fast enzyme quantification by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.10.024⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (28), pp.9159-9167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7332-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04758300v1</w:t>
+                <w:t xml:space="preserve">hal-03478329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human protein kinase inhibitor screening by capillary electrophoresis using transverse diffusion of laminar flow profiles for reactant mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Capillary electrophoresis as a novel technique for screening natural flavonoids as kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1314, pp.298-305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.046⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1318, pp.257-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440284v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-capillary reactant mixing for monitoring glycerol kinase kinetics by CE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Human protein kinase inhibitor screening by capillary electrophoresis using transverse diffusion of laminar flow profiles for reactant mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201300063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1314, pp.298-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478330v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretically mediated microanalysis for in-capillaryelectrical cell lysis and fast enzyme quantification by capillary electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">In-capillary reactant mixing for monitoring glycerol kinase kinetics by CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7332-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (13), pp.2151-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201300063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478329v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New development in in-capillary electrophoresis techniques for kinetic and inhibition study of enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 722, pp.127-135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2012.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of urinary neurotransmitters by capillary electrophoresis: Sensitivity enhancement using field-amplified sample injection and molecular imprinted polymer solid phase extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 699 (2), pp.242-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2011.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of capillaries coated with highly charged polyelectrolyte monolayers and multilayers under various analytical conditions - Applications to protein analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1218 (22), pp.3537-3544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis procedure for the simultaneous analysis and stoichiometry determination of a drug and its counter-ion by using dual-opposite end injection and contactless conductivity detection: Application to labetalol hydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lascaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 663 (2), pp.190-197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.01.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.01.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03593446v1</w:t>
+                <w:t xml:space="preserve">hal-04758324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis procedure for the simultaneous analysis and stoichiometry determination of a drug and its counter-ion by using dual-opposite end injection and contactless conductivity detection: Application to labetalol hydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lascaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 663 (2), pp.190-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2010.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758324v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polyelectrolyte capillary coating conditions on protein analysis in CE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Use of coated capillaries for the electrophoretic separation of stereoisomers of a growth hormone secretagogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerlavais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 30 (11), pp.1888-1898. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.200800688⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 30 (21), pp.3772-3779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200900093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04758329v1</w:t>
+                <w:t xml:space="preserve">hal-00485769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of coated capillaries for the electrophoretic separation of stereoisomers of a growth hormone secretagogue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of polyelectrolyte capillary coating conditions on protein analysis in CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐dominique Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 30 (21), pp.3772-3779. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.200900093⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 30 (11), pp.1888-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200800688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00485769v1</w:t>
+                <w:t xml:space="preserve">hal-04758329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polyelectrolyte coating conditions on capillary coating stability and separation efficiency in capillary electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (14), pp.3013-3023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elps.200700886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6963,370 +6999,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the dynamics of enzymatic activity in crowded environments: insights from hyaluronidase kinetics and interactions in extracellular matrix mimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Bouchelaghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Understanding of the Extracellular Matrix Remodeling: Enzymatic Kinetics in Synthetic Crowded Mimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Cecic Vidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Yethiraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Crowding Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanism of hyaluronidase inhibition in model artificial media and in the extracellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Cecic Vidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTR MOTIVHEALHT MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7336,134 +7372,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Charged Polyelectrolyte Coatings to Prevent Adsorption During Protein and Peptide Analysis in Capillary Electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capillary Electrophoresis of Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 984, Humana Press, pp.191-206, 2013, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-62703-296-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7531,51 +7567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9A8D5C0"/>
+    <w:nsid w:val="F2957865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7762,51 +7798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reine-nehme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5288-7702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145416208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Ceci&#263; Vido&#353;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khadfy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mamouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Jadouali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Atifi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Saffaj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Jadouali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2024.101381" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chartier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2023.10.058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03706495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462687" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chotard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Meye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Padel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2010018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an02234a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03314-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlien van Mever" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobolkina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00153" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ayela" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.02.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Farhat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Zarafu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ionita" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.07.043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bayoudh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coisy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8844-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618682v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Atieh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201601005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270197v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Langmajerov&#225;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.11.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.11.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tannoury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.033" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HJQ9QZ4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Syntia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.12.079" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758248v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500239" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T78HKPR7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.084" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX41353X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758253v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Defert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8495-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01086599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Debs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.09.047" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NSX89K4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deimante Cerniauskaite" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De-Tauzia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7790-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758300v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.10.024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCX049T1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.046" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RSWNH9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478330v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300063" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C407708DB4222FD1587592375590C3A47BF3AEB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7332-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA0286794E1F955C6A2F33896502345763A744A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440273v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RVFSD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758320v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.05.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH81KJRM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772504v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Blanchin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Fabre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.03.040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BLTJ6X1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593446v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lascaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.01.032" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5H8XFNB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758329v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Blanchin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800688" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRZ7CRQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485769v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerlavais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200900093" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7TSDW48L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanchin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700886" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18ST7MRL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585990v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Cecic Vidos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Yethiraj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602272v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-296-4_14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reine-nehme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5288-7702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145416208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Ceci&#263; Vido&#353;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khadfy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mamouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Jadouali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Atifi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Saffaj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Jadouali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2024.101381" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2023.10.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03706495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462687" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chotard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Meye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Padel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2010018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an02234a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03314-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106763" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlien van Mever" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobolkina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Farhat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Zarafu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ionita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.07.043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486681v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ayela" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.02.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00153" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tannoury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HJQ9QZ4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.11.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bayoudh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coisy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8844-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Langmajerov&#225;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.11.036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVZDTBC0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618682v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Atieh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201601005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Syntia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.12.079" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRQRDP59-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758253v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Defert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8495-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758248v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500239" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T78HKPR7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.084" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX41353X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deimante Cerniauskaite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BGDR2JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01086599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Debs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.09.047" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NSX89K4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De-Tauzia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7790-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7332-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA0286794E1F955C6A2F33896502345763A744A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.10.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCX049T1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440284v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RSWNH9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300063" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C407708DB4222FD1587592375590C3A47BF3AEB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440273v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RVFSD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.05.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH81KJRM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Blanchin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Fabre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.03.040" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BLTJ6X1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lascaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.01.032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5H8XFNB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerlavais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200900093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7TSDW48L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Blanchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800688" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRZ7CRQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758333v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanchin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700886" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18ST7MRL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Cecic Vidos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Yethiraj" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-296-4_14" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>