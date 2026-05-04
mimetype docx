--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -181,701 +181,701 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
+                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
+                <w:t xml:space="preserve">Pierre Soule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347896v1</w:t>
+                <w:t xml:space="preserve">hal-05517956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
+                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517956v1</w:t>
+                <w:t xml:space="preserve">hal-05347896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Molecular recognition of fungal methylated glucosylceramides by ETD151 defensin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Martins</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301 (9), pp.110587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304644v1</w:t>
+                <w:t xml:space="preserve">hal-05250295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antimicrobial activity of ETD151 defensin is dictated by the presence of glycosphingolipids in the targeted organisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoshiki Yamaryo-Botté</w:t>
+                <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solweig Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Voisin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aumer</w:t>
+                <w:t xml:space="preserve">Marion Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (7), pp.e2415524122. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1360, pp.344145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2415524122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304638v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of fungal methylated glucosylceramides by ETD151 defensin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The antimicrobial activity of ETD151 defensin is dictated by the presence of glycosphingolipids in the targeted organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
+                <w:t xml:space="preserve">Yoshiki Yamaryo-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
+                <w:t xml:space="preserve">Sébastien Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Thomas Aumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 301 (9), pp.110587. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (7), pp.e2415524122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2415524122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250295v1</w:t>
+                <w:t xml:space="preserve">hal-05304638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Tween-20, Glycerol, and Trehalose on Hyaluronidase Activity: Insights from Microscale Thermophoresis and Capillary Electrophoresis</w:t>
               </w:r>
@@ -887,64 +887,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Cecić Vidoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (19), pp.4008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1151,51 +1151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1374,338 +1374,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceutical Capacities of Extracts from the Invasive Plants Ambrosia Artemisiifolia and Solidago Canadensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutraceutical and cosmetic applications of bioactive compounds of Saffron (Crocus Sativus L.) stigmas and its by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Khadfy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Mohamed Jadouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanille Quinty</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Agnes Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.250-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4447346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2023.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758340v1</w:t>
+                <w:t xml:space="preserve">hal-04758127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceutical and cosmetic applications of bioactive compounds of Saffron (Crocus Sativus L.) stigmas and its by-products</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutraceutical Capacities of Extracts from the Invasive Plants Ambrosia Artemisiifolia and Solidago Canadensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Chartier</w:t>
+                <w:t xml:space="preserve">Vanille Quinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 163, pp.250-261. </w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2023.10.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4447346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758127v1</w:t>
+                <w:t xml:space="preserve">hal-04758340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis for enzyme-based studies: Applications to lipases and kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1661, pp.462687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1791,51 +1791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raissa Meye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Padel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1), pp.248-259. </w:t>
@@ -2001,2459 +2001,2459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility and accuracy of microscale thermophoresis in the NanoTemper Monolith: a multi laboratory benchmark study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of lipase-ligand interactions in porcine pancreatic extracts by microscale thermophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanca López-Méndez</w:t>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefan Knauer</w:t>
+                <w:t xml:space="preserve">Axel Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-021-01532-6⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (14), pp.3667-3681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03314-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481822v1</w:t>
+                <w:t xml:space="preserve">hal-03307692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for pancreatic lipase natural modulators by capillary electrophoresis hyphenated to spectrophotometric and conductometric dual detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
+                <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Orlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0an02234a⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1865 (3), pp.129837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835824v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of lipase-ligand interactions in porcine pancreatic extracts by microscale thermophoresis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Design, Synthesis and SAR in 2,4,7-Trisubstituted Pyrido[3,2-d]Pyrimidine Series as Novel PI3K/mTOR Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Saurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Marchal</w:t>
+                <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03314-7⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (17), pp.5349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26175349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03307692v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Screening for pancreatic lipase natural modulators by capillary electrophoresis hyphenated to spectrophotometric and conductometric dual detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucija Orlic</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
+                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Hamacek</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1865 (3), pp.129837. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (4), pp.1386-1401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0an02234a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481898v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and SAR in 2,4,7-Trisubstituted Pyrido[3,2-d]Pyrimidine Series as Novel PI3K/mTOR Inhibitors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscale thermophoresis for studying protein-small molecule affinity: Application to hyaluronidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26175349⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.106763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2021.106763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348966v1</w:t>
+                <w:t xml:space="preserve">hal-04758194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale thermophoresis for studying protein-small molecule affinity: Application to hyaluronidase</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reproducibility and accuracy of microscale thermophoresis in the NanoTemper Monolith: a multi laboratory benchmark study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca López-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Brautigam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jowitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Knauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 170, pp.106763. </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (3-4), pp.411-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2021.106763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-021-01532-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758194v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Based Extraction of Bioactive Principles from Blackcurrant Leaves and Chrysanthellum americanum: A Comparative Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
+                <w:t xml:space="preserve">Polyethylene glycol crowding effect on hyaluronidase activity monitored by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Orlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9101478⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 412 (17), pp.4195-4207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-02659-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019649v1</w:t>
+                <w:t xml:space="preserve">hal-02939523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene glycol crowding effect on hyaluronidase activity monitored by capillary electrophoresis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Axel Marchal</w:t>
+                <w:t xml:space="preserve">Capillary Electrophoresis-Mass Spectrometry at Trial by Metabo-Ring: Effective Electrophoretic Mobility for Reproducible and Robust Compound Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlien van Mever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tobolkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-020-02659-9⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (20), pp.14103-14112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939523v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Electrophoresis-Mass Spectrometry at Trial by Metabo-Ring: Effective Electrophoretic Mobility for Reproducible and Robust Compound Annotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlien van Mever</w:t>
+                <w:t xml:space="preserve">Water-Based Extraction of Bioactive Principles from Blackcurrant Leaves and Chrysanthellum americanum: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Laurent Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Tobolkina</w:t>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Ferre</w:t>
+                <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 92 (20), pp.14103-14112. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods9101478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303264v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Diverted Natural Lossen-type Rearrangement for Bioconjugation through in Situ Myrosinase-Triggered Isothiocyanate Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Ferey</w:t>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Cutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David da Silva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Benjamin Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.10.032⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (5), pp.1385-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090335v1</w:t>
+                <w:t xml:space="preserve">hal-04758207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary electrophoresis with dual detection UV/C4D for monitoring myrosinase-mediated hydrolysis of thiol glucosinolate designed for gold nanoparticle conjugation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amal Farhat</w:t>
+                <w:t xml:space="preserve">Effect of modified di- and trisaccharides on hyaluronidase activity assessed by capillary electrophoresis-based enzymatic assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Zarafu</w:t>
+                <w:t xml:space="preserve">Benjamin Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petre Ionita</w:t>
+                <w:t xml:space="preserve">Coralie Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.07.043⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475, pp.56 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487875v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of modified di- and trisaccharides on hyaluronidase activity assessed by capillary electrophoresis-based enzymatic assay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ayela</w:t>
+                <w:t xml:space="preserve">Capillary electrophoresis with dual detection UV/C4D for monitoring myrosinase-mediated hydrolysis of thiol glucosinolate designed for gold nanoparticle conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Cutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Chat</w:t>
+                <w:t xml:space="preserve">Amal Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
+                <w:t xml:space="preserve">Irina Zarafu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Ionita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.02.006⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1085, pp.117 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486681v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverted Natural Lossen-type Rearrangement for Bioconjugation through in Situ Myrosinase-Triggered Isothiocyanate Synthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Poret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (5), pp.1385-1394. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1049, pp.115-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758207v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroalga Padina pavonica water extracts obtained by pressurized liquid extraction and microwave-assisted extraction inhibit hyaluronidase activity as shown by capillary electrophoresis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Preliminary recovery study of a commercial molecularly imprinted polymer for the extraction of glyphosate and AMPA in different environmental waters using MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Tannoury</w:t>
+                <w:t xml:space="preserve">Catherine Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lesellier</w:t>
+                <w:t xml:space="preserve">Sami Bayoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.03.033⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (13), pp.12293-12300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8844-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618229v1</w:t>
+                <w:t xml:space="preserve">hal-01849658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of chromatographic and electrophoretic tools for assaying elastase, collagenase, hyaluronidase, and tyrosinase activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Hyaluronidase reaction kinetics evaluated by capillary electrophoresis with UV and high-resolution mass spectrometry (HRMS) detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Langmajerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 951, pp.140-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645321v1</w:t>
+                <w:t xml:space="preserve">hal-04270197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary recovery study of a commercial molecularly imprinted polymer for the extraction of glyphosate and AMPA in different environmental waters using MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microalgae amino acid extraction and analysis at nanomolar level using electroporation and capillary electrophoresis with laser-induced fluorescence detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Atieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emeline Coisy</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8844-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (2), pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201601005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849658v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyaluronidase reaction kinetics evaluated by capillary electrophoresis with UV and high-resolution mass spectrometry (HRMS) detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Use of chromatographic and electrophoretic tools for assaying elastase, collagenase, hyaluronidase, and tyrosinase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.11.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1529, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04270197v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae amino acid extraction and analysis at nanomolar level using electroporation and capillary electrophoresis with laser-induced fluorescence detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Macroalga Padina pavonica water extracts obtained by pressurized liquid extraction and microwave-assisted extraction inhibit hyaluronidase activity as shown by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Chartier</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Tannoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lesellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1497, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.201601005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618682v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human neutrophil elastase inhibition studied by capillary electrophoresis with laser induced fluorescence detection and microscale thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayad Syntia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1431, pp.215-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4493,767 +4493,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methods based on capillary electrophoresis for in vitro evaluation of protein tau phosphorylation by glycogen synthase kinase 3-β</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Advances in capillary electrophoresis for miniaturizing assays on kinase enzymes for drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-8495-7⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (21-22), pp.2768-2797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201500239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758253v1</w:t>
+                <w:t xml:space="preserve">hal-04758248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in capillary electrophoresis for miniaturizing assays on kinase enzymes for drug discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Assaying human neutrophil elastase activity by capillary zone electrophoresis combined with laser-induced fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201500239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1419, pp.116-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.09.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758248v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assaying human neutrophil elastase activity by capillary zone electrophoresis combined with laser-induced fluorescence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">New methods based on capillary electrophoresis for in vitro evaluation of protein tau phosphorylation by glycogen synthase kinase 3-β</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Defert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.09.084⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (10), pp.2821-2828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-8495-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03478319v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless conductivity detection for screening myrosinase substrates by capillary electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Coated capillaries with highly charged polyelectrolytes and carbonnanotubes co-aggregated with sodium dodecyl sulphate for theanalysis of sulfonylureas by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha El Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Motteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1367, pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758270v1</w:t>
+                <w:t xml:space="preserve">hal-01086599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coated capillaries with highly charged polyelectrolytes and carbonnanotubes co-aggregated with sodium dodecyl sulphate for theanalysis of sulfonylureas by capillary electrophoresis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Contactless conductivity detection for screening myrosinase substrates by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Togola</w:t>
+                <w:t xml:space="preserve">Grégory Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Motteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Deimante Cerniauskaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1367, pp.161-166. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 807, pp.153-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.09.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086599v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New in-capillary electrophoretic kinase assays to evaluate inhibitors of the PI3k/Akt/mTOR signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ludivine De-Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 406 (15), pp.3743-3754. </w:t>
@@ -5285,603 +5285,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretically mediated microanalysis for in-capillaryelectrical cell lysis and fast enzyme quantification by capillary electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Capillary electrophoresis as a novel technique for screening natural flavonoids as kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duverger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Routier</w:t>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1318, pp.257-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7332-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478329v1</w:t>
+                <w:t xml:space="preserve">hal-04758300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary electrophoresis as a novel technique for screening natural flavonoids as kinase inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Human protein kinase inhibitor screening by capillary electrophoresis using transverse diffusion of laminar flow profiles for reactant mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1318, pp.257-264. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 1314, pp.298-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.10.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758300v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human protein kinase inhibitor screening by capillary electrophoresis using transverse diffusion of laminar flow profiles for reactant mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">In-capillary reactant mixing for monitoring glycerol kinase kinetics by CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (13), pp.2151-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201300063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.046⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440284v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-capillary reactant mixing for monitoring glycerol kinase kinetics by CE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Electrophoretically mediated microanalysis for in-capillaryelectrical cell lysis and fast enzyme quantification by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (13), pp.2151-2157. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (28), pp.9159-9167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.201300063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7332-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478330v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New development in in-capillary electrophoresis techniques for kinetic and inhibition study of enzymes</w:t>
               </w:r>
@@ -5906,64 +5906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 722, pp.127-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6009,77 +6009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of urinary neurotransmitters by capillary electrophoresis: Sensitivity enhancement using field-amplified sample injection and molecular imprinted polymer solid phase extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 699 (2), pp.242-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6125,51 +6125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of capillaries coated with highly charged polyelectrolyte monolayers and multilayers under various analytical conditions - Applications to protein analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,103 +6267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis procedure for the simultaneous analysis and stoichiometry determination of a drug and its counter-ion by using dual-opposite end injection and contactless conductivity detection: Application to labetalol hydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lascaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 663 (2), pp.190-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6409,103 +6409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis procedure for the simultaneous analysis and stoichiometry determination of a drug and its counter-ion by using dual-opposite end injection and contactless conductivity detection: Application to labetalol hydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lascaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 663 (2), pp.190-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6545,345 +6545,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of coated capillaries for the electrophoretic separation of stereoisomers of a growth hormone secretagogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of polyelectrolyte capillary coating conditions on protein analysis in CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie‐dominique Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 30 (21), pp.3772-3779. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 30 (11), pp.1888-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200800688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.200900093⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485769v1</w:t>
+                <w:t xml:space="preserve">hal-04758329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polyelectrolyte capillary coating conditions on protein analysis in CE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Use of coated capillaries for the electrophoretic separation of stereoisomers of a growth hormone secretagogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerlavais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 30 (11), pp.1888-1898. </w:t>
+              <w:t xml:space="preserve">, 2009, 30 (21), pp.3772-3779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.200800688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elps.200900093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758329v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polyelectrolyte coating conditions on capillary coating stability and separation efficiency in capillary electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7039,77 +7039,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Bouchelaghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Geneva, Switzerland</w:t>
@@ -7138,51 +7138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Understanding of the Extracellular Matrix Remodeling: Enzymatic Kinetics in Synthetic Crowded Mimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Cecic Vidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7272,64 +7272,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanism of hyaluronidase inhibition in model artificial media and in the extracellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Cecic Vidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTR MOTIVHEALHT MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7386,51 +7386,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Charged Polyelectrolyte Coatings to Prevent Adsorption During Protein and Peptide Analysis in Capillary Electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7567,51 +7567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2957865"/>
+    <w:nsid w:val="133958C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7798,51 +7798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reine-nehme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5288-7702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145416208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Ceci&#263; Vido&#353;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khadfy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mamouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Jadouali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Atifi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Saffaj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Jadouali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2024.101381" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2023.10.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03706495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462687" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chotard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Meye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Padel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2010018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an02234a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03314-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106763" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlien van Mever" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobolkina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Farhat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Zarafu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ionita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.07.043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486681v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ayela" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.02.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00153" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tannoury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HJQ9QZ4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.11.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bayoudh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coisy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8844-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Langmajerov&#225;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.11.036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVZDTBC0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618682v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Atieh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201601005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Syntia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.12.079" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRQRDP59-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758253v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Defert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8495-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758248v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500239" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T78HKPR7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.084" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX41353X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deimante Cerniauskaite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BGDR2JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01086599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Debs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.09.047" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NSX89K4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De-Tauzia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7790-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7332-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA0286794E1F955C6A2F33896502345763A744A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.10.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCX049T1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440284v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RSWNH9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300063" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C407708DB4222FD1587592375590C3A47BF3AEB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440273v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RVFSD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.05.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH81KJRM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Blanchin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Fabre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.03.040" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BLTJ6X1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lascaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.01.032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5H8XFNB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerlavais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200900093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7TSDW48L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Blanchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800688" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRZ7CRQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758333v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanchin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700886" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18ST7MRL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Cecic Vidos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Yethiraj" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-296-4_14" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reine-nehme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5288-7702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145416208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Ceci&#263; Vido&#353;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khadfy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mamouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Jadouali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Atifi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Saffaj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Jadouali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2024.101381" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chartier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2023.10.058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03706495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462687" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chotard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Meye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Padel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2010018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03314-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an02234a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlien van Mever" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobolkina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00153" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ayela" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.02.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Farhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Zarafu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ionita" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.07.043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bayoudh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coisy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8844-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Langmajerov&#225;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.11.036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVZDTBC0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Atieh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201601005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.11.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tannoury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HJQ9QZ4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Syntia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.12.079" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRQRDP59-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758248v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500239" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T78HKPR7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX41353X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Defert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8495-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01086599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Debs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.09.047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NSX89K4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758270v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deimante Cerniauskaite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BGDR2JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De-Tauzia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7790-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758300v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.10.024" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCX049T1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.046" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RSWNH9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C407708DB4222FD1587592375590C3A47BF3AEB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478329v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7332-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA0286794E1F955C6A2F33896502345763A744A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440273v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RVFSD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.05.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH81KJRM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Blanchin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Fabre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.03.040" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BLTJ6X1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lascaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.01.032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5H8XFNB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758329v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Blanchin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800688" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRZ7CRQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerlavais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200900093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7TSDW48L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758333v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanchin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700886" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18ST7MRL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Cecic Vidos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Yethiraj" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-296-4_14" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>