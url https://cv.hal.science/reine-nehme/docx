--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -6379,51 +6379,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758324v1</w:t>
+                <w:t xml:space="preserve">hal-03593446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis procedure for the simultaneous analysis and stoichiometry determination of a drug and its counter-ion by using dual-opposite end injection and contactless conductivity detection: Application to labetalol hydrochloride</w:t>
               </w:r>
@@ -6521,51 +6521,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593446v1</w:t>
+                <w:t xml:space="preserve">hal-04758324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polyelectrolyte capillary coating conditions on protein analysis in CE</w:t>
               </w:r>
@@ -7567,51 +7567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="133958C8"/>
+    <w:nsid w:val="CF028DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7798,51 +7798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reine-nehme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5288-7702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145416208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Ceci&#263; Vido&#353;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khadfy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mamouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Jadouali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Atifi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Saffaj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Jadouali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2024.101381" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chartier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2023.10.058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03706495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462687" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chotard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Meye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Padel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2010018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03314-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an02234a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlien van Mever" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobolkina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00153" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ayela" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.02.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Farhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Zarafu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ionita" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.07.043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bayoudh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coisy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8844-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Langmajerov&#225;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.11.036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVZDTBC0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Atieh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201601005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.11.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tannoury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HJQ9QZ4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Syntia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.12.079" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRQRDP59-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758248v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500239" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T78HKPR7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX41353X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Defert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8495-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01086599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Debs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.09.047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NSX89K4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758270v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deimante Cerniauskaite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BGDR2JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De-Tauzia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7790-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758300v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.10.024" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCX049T1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.046" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RSWNH9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C407708DB4222FD1587592375590C3A47BF3AEB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478329v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7332-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA0286794E1F955C6A2F33896502345763A744A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440273v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RVFSD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.05.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH81KJRM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Blanchin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Fabre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.03.040" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BLTJ6X1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lascaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.01.032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5H8XFNB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758329v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Blanchin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800688" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRZ7CRQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerlavais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200900093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7TSDW48L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758333v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanchin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700886" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18ST7MRL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Cecic Vidos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Yethiraj" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-296-4_14" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reine-nehme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5288-7702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145416208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Ceci&#263; Vido&#353;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khadfy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mamouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Jadouali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Atifi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Saffaj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Jadouali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2024.101381" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chartier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2023.10.058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03706495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462687" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chotard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Meye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Padel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2010018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03314-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an02234a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlien van Mever" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobolkina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00153" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ayela" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.02.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Farhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Zarafu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ionita" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.07.043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bayoudh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coisy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8844-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Langmajerov&#225;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.11.036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVZDTBC0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Atieh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201601005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.11.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tannoury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HJQ9QZ4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Syntia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.12.079" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRQRDP59-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758248v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500239" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T78HKPR7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX41353X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Defert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8495-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01086599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Debs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.09.047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NSX89K4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758270v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deimante Cerniauskaite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BGDR2JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De-Tauzia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7790-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758300v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.10.024" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCX049T1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.046" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RSWNH9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C407708DB4222FD1587592375590C3A47BF3AEB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478329v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7332-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA0286794E1F955C6A2F33896502345763A744A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440273v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RVFSD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.05.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH81KJRM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Blanchin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Fabre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.03.040" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BLTJ6X1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593446v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lascaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.01.032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5H8XFNB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758324v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758329v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Blanchin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800688" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRZ7CRQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerlavais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200900093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7TSDW48L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758333v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanchin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700886" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18ST7MRL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Cecic Vidos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Yethiraj" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-296-4_14" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>