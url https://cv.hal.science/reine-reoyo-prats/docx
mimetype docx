--- v0 (2026-03-18)
+++ v1 (2026-05-08)
@@ -135,574 +135,708 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical Characterization of Brazed SiC Assemblies for Receivers of CSP Plants</w:t>
+                <w:t xml:space="preserve">Elaboration and Solar Thermal Cycling of SiC/Al2O3/Fe-Cr-Al-Mo Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bonzoms</w:t>
+                <w:t xml:space="preserve">Thiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
+                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Guillot</w:t>
+                <w:t xml:space="preserve">Thierry Encinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Proust</w:t>
+                <w:t xml:space="preserve">Stéphane Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 266, pp.112697. </w:t>
+              <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (2), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2024.112697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cmd7020028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751026v1</w:t>
+                <w:t xml:space="preserve">hal-05608489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Intercomparison of Solar Absorptance and Thermal Emittance Measurements at Room Temperature</w:t>
+                <w:t xml:space="preserve">Thermomechanical Characterization of Brazed SiC Assemblies for Receivers of CSP Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Caron</w:t>
+                <w:t xml:space="preserve">Florian Bonzoms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Herding</w:t>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaniv Binyamin</w:t>
+                <w:t xml:space="preserve">Emmanuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mubeen Baidossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yelena Vinetsky</w:t>
+                <w:t xml:space="preserve">Alain Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 238, pp.111579. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111579⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 266, pp.112697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2024.112697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751031v1</w:t>
+                <w:t xml:space="preserve">hal-04751026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel ANN-based method for simultaneous estimation of thermophysical properties using experimental photothermal data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
+                <w:t xml:space="preserve">Laboratory Intercomparison of Solar Absorptance and Thermal Emittance Measurements at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+                <w:t xml:space="preserve">Leslie Herding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
+                <w:t xml:space="preserve">Yaniv Binyamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Claudet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mubeen Baidossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelena Vinetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2020200187⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.111579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101011v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A novel ANN-based method for simultaneous estimation of thermophysical properties using experimental photothermal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (1), pp.10901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2020200187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accelerated aging of absorber coatings for CSP receivers under real high solar flux – Evolution of their optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandro Carling Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 193, pp.92-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -712,163 +846,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics for concentrated solar power (CSP): From thermophysical properties to solar absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Ngoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Di Giacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quoizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Ceramics for Energy Conversion and Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.89-127, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-102726-4.00003-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -878,970 +1012,970 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of SiC/Al₂O₃/Fe-Cr-Al-Mo Multilayer Coatings for Concentrated Solar Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The third West African Conference on Renewable Energy (WACRE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Saint-Louis du Sénégal, Senegal. https://link.springer.com/book/9783032171283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated aging of SiC coating: numerical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st SolarPACES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la multicouche SiC/Al2O3/Fe-Cr-Al-Mo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Annuelles du GDR TAMARY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR TAMARY, Jul 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of oxidized Fe-Cr-Al-Mo alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Doctoral Colloquium (18th Sollab Doctoral Colloquium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grand Four Solaire d'Odeillo, Jul 2024, Odeillo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et localisation de l'endommagement dans les matériaux sous contrainte thermique : application de l'émission acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonzoms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thermique, May 2022, Valenciennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2022-041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement accéléré de récepteurs CSP et estimation de propriétés thermophysiques à l’aide de réseaux de neurones artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journées Annuelles du GDR TAMARYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, ONLINE EVENT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated aging of absorber coatings for CSP receivers under real high solar flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Claudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress and Expo on Green Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de matériaux de stockage thermique par bilan entropique : analyse des irréversibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mancaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT - 24ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1851,612 +1985,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermomechanical stresses in oxidized Fe-Cr-Al alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th SolarPACES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the thermomechanical performance of tubular absorber geometries for CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonzoms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th SolarPACES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermomécanique de revêtements céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du GDR TAMARYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement accéléré de revêtements pour récepteurs de centrales solaires à concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de matériaux de stockage thermique par bilan entropique : analyse des irréversibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mancaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNES 2016 - Journées Nationales de l'Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2466,163 +2600,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAISELIFE project extends the lifetime of functional CSP materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniv Binyamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theda Zoschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Fernández-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Naamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2445 (020013), 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0085763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2632,114 +2766,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vieillissement de récepteurs solaires : estimation de propriétés thermophysiques par méthode photothermique associée aux outils issus de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. Université de Perpignan, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020PERP0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03104101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2807,51 +2941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="325FF96F"/>
+    <w:nsid w:val="93803015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3038,51 +3172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reine-reoyo-prats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6021-7534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonzoms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Reoyo-Prats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Proust" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.112697" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Herding" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Binyamin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubeen Baidossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Vinetsky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111579" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03463290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Carling Plaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.12.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03368717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ngoue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Di Giacomo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102726-4.00003-X" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiane Ndiaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boichot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110911v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110903v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mancaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Py" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Thibault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sutter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theda Zoschke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Naamane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085763" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03104101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reine-reoyo-prats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6021-7534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608489v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiane Ndiaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Reoyo-Prats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd7020028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonzoms" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Proust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.112697" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Herding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Binyamin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubeen Baidossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Vinetsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111579" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claudet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03463290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Carling Plaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.12.030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03368717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ngoue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Di Giacomo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102726-4.00003-X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boichot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110903v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mancaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Py" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Thibault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sutter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theda Zoschke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Naamane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085763" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03104101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>