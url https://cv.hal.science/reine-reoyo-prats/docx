--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -2941,51 +2941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93803015"/>
+    <w:nsid w:val="AEF1252C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>