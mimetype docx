--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réjane Sénac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS,Directrice du Département de Science politiqueCentre de recherches politiques de Sciences Po - CEVIPOF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rejane-senac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8794-4105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111190541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS au CEVIPOF - Centre de recherches politiques de Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignante à Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de pilotage du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme PRESAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure de l'IEP de Paris en science politique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site du CEVIPOF</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Genre, parité, diversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élites politiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enquête et méthodes qualitatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Immigration et ethnicité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nation et nationalismes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Philosophie politique de l'État</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentation politique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de la démocratie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valeurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropocentrisme au défi de l'antispécisme. Vers une zoopolitique émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2-2024), pp.39-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropocentrisme au défi de l’antispécisme : vers une zoopolitique émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2-2024), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c5r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégoriser, dominer, émanciper: l'animal(isation) comme prisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the challenge of a “common” Future: The French contemporary mobilizations against injustice in face of the ecological and social emergencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.103396. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2024.103396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité de la spontanéité dans les mobilisations contemporaines contre les injustices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme &amp; la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/2 (219), pp.101-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contemporary uses of the ‘values of the Republic’ in the French naturalisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369183X.2023.2211235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand entretien: L’émancipation sans condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (n° 131), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et ‘convergence des luttes’ au temps de la Covid-19 et de la cancel culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 267-268, pp.234 - 253. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dio.267.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations contemporaines contre les injustices réhabilitent la radicalité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mythologie de l’égalité : entre valeur républicaine et féminisme de l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les nouveaux feminismes, 2 (173), pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.173.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship revocation: a stress test for liberal democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, When States Take Rights Back: Citizenship Revocation and Its Discontents, 23 (4), pp.388-405. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621025.2019.1616453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Critical Citizenship: Between Philosophical Enthusiasm and Political Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.407 - 432. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-019-00095-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une République inégalitaire. Les pièges de la fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (322), pp.76-78. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/huma.322.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Gender Gaps in Legislative Committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women, Politics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (3), pp.310 - 335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.91 - 102. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.073.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new spirit of neoliberalism: equality and economic prosperity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Périvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Social Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (223-224), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/issj.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre la parité dans les intercommunalités est indispensable… et possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité n'a pas à être 'performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Europe : une politique monétaire inefficace, 2016/3 (355), pp.73-73. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ae.355.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial introduction: Equality in an age of neoliberalism and resurgent nationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romi Murkheje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Social Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (223-224), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/issj.12160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Conversation about the French Connection “Liberté, égalité, fraternité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXI (1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de David Paternotte & Nora Nagels (dir.), Imaginer la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.313-316. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.13135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de la diversité dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 153, pp.165 - 182. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.153.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité femmes-hommes un défi européen au croisement de l'économique, du juridique et du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.201-213. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.134.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender equality: a european challenge at the crossroads of economics, law and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique : Sophie Jacquot, L'égalité au nom du marché ? Émergence et démantèlement de la politique européenne d'égalité entre les hommes et les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (46), pp.172-176. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.046.0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender gap à la française' : recomposition ou dépassement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (2), pp.225 - 248. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.632.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Change in the French-Style Gender Gap : Through the 2012 Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, French Election 2012, 63 (2), pp.19-42. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.632.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.121 - 133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dynamique égalitaire et recomposition des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.9 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus : penser le cumul et l’intersection des discriminations pour comprendre les inégalités et agir pour l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.143 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité femmes-hommes au défi de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.34 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Equality: is France an Exception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.8 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quand une parité entre pair-e-s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité : sans droit ni obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Junter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.167 - 195. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.114.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité entre les sexes : principe constitutionnel et engagement international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.15 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.5 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité : interroger le genre du pouvoir et l’ordre sexué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.24 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parité à la diversité : entre Deuxième sexe et discrimination seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp.431 - 444. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2010.516516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir a un genre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (151), pp.4 - 7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.151.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quotas légaux et partisans à la parité : panorama des stratégies en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (151), pp.30 - 39. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.151.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité entre les sexes dans le droit : de la discrimination justifiée à la discrimination positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, société et solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.27 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender mainstreaming : analyse des enjeux d'un 'concept-méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.5 - 16. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifying Parity in France after the Passage of the so-called Parity Laws and the Electoral Application of them: The 'Ideological Tinkering' of Political Party Officials (UMP and PS) and Women's NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.234-256. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2008.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gender mainstreaming, vrai en théorie, faux en pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.17 - 26. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gender mainstreaming au paritarisme : genèse d’un concept controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (44), pp.27-47. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture d’Éléonore Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.240 - 243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Irène Théry - La distinction des sexes. Une nouvelle approche de l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.582.0343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (20), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gender mainstreaming à l’épreuve de sa genèse et de sa traduction dans l’action publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (20), pp.9-33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.020.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité entre les femmes et les hommes dans l'emploi : réflexions sur l'évolution récente du droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.67 - 93. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.062.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Catherine Achin :Le mystère de la chambre basse. Comparaison des processus d’entrée des femmes au Parlement (France-Allemagne 1945-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (16), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.016.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations sexistes au travail : de la responsabilité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91, pp.95 - 110. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.2005.1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dites « domestiques » : des frontières spatiales aux frontières identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.84 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme versus égalitarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (1), pp.59 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur la parité, une première mondiale (1/6/2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.5 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones d'Éducation Prioritaires : enjeux d'une politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.7 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par effraction. Rendre visible la question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stock; Philosophie Magazine Editeur, 2025, Immersions, 978-2-234-09834-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tarragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boussahba-Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janie Pélabay; Federico Tarragoni; Myriam Boussahba-Bravard; Réjane Sénac. Presses Universitaires de Rennes, 232 p., 2024, (Res publica), 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme si nous étions des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2024, Libelle, 9782021548068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mauff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. Presses Universitaires de France, 2024, La vie des idées, Nicolas Duvoux, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicales et fluides. Les mobilisations contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2021, 9782724637809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité sans condition. Osons nous imaginer et être semblables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Rue de l'échiquier, pp.96, 2019, Les incisives, 9782374251479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Same-Sex Marriage : A Neo-Institutional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.241, 2018, 9783319627632. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les non-frères au pays de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.160, 2017, Nouveaux Débats, 9782724620009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité sous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Wallach Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.215, 2015, Domaine fait politique, 9782724617351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Planté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot &amp; Rivages, 996, 2014, (Petite bibliothèque Payot), 9782228911597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qué Políticas para qué igualdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Domínguez Alcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Tirant Humanidades, pp.288, 2013, 9788415442974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.322, 2012, Le Lien social, 9782130592198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 3795, pp.127, 2008, Que sais-je ?, 9782130563914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre sexué : la perception des inégalités femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.364, 2007, Le Lien social, 9782130565444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des émancipations : entre bandita et “théorie frottée”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains philosophiques, terrains politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 97-111, 2025, 2971-4338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie hors d'elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-36, 2024, Res publica, 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mauff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2024, La vie des idées, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du politique: des &amp;quot;non-frères&amp;quot; à l'interdépendance des vivant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2024, La vie des idées, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté critique en France à la veille de l'élection présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 139-152, 2024, Res publica, 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining a New Gender Contract for Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Pető; Laeticia Thissen; Amandine Clavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A New Gender Equality Contract for Europe. Feminism and Progressive Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.131-153, 2024, 9783031599927. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59993-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations contemporaines contre les injustices dans leur radicalité fluide: vers un universalisme émancipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’universalisme en débat(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-162, 2023, 9782356879646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’écriture inclusive est-elle indispensable aux politiques d’égalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Haddad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture inclusive et si on s’y mettait ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Robert, 2023, Temps de parole, 9782321017318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règle 10: Sortir du sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cléa Chakraverty; Fabrice Rousselot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moi, Président.e. Un livre qui donne les clefs de l’Elysée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equateurs, pp.155-171, 2022, 9782382843130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve des dilemmes de l’égalité: de la catégorisation sexuée binaire à l’état civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu; Véronique Mottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ, Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782275029597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“French-Style” Parity and Diversity: The Temptation of Inclusion Conditioned by Performance for “Non-brothers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Barozet; Ivan Sainsaulieu; Régis Cortesero; David Mélo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where Has Social Justice Gone? From Equality to Experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.71-86, 2022, 9783030931230. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93123-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la promotion de la diversité aux mobilisations contemporaines contre les injustices dans la France du XXIe siècle: expressions contemporaines d’un héritage républicain ambivalent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waxmann Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalities of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Waxmann Publishing House, pp.19-36, 2022, 9783830943426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux la centralité de l’école pour faire advenir une égalité sans condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Szerdahelyi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle égalité pour l’école ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-18, 2022, Savoir &amp; Formation, 9782140287503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité des inégalités femmes-hommes. Que disent les usages contemporains du genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Salanouve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir pour l’égalité. Questions de genre en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-32, 2021, 9782375461402. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.16167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire et les inégalités entre les sexes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dominguez Folgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Périvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde d'aujourd'hui. Les sciences sociales au temps de la Covid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-131, 2020, 9782724626704. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.lazar.2020.01.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship revocation : A stress test for liberal democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilien Fargues; Elke Winter; Matthew J. Gibney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When States Take Right Back</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.109 - 125, 2020, 9780367896454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: The Republic Tested by Parity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Franceschet; Mona Lena Krook. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Women’s Political Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467 - 481, 2019, 9781137590732. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-59074-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité et la diversité ‘à la française’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Sainseaulieu; Emmanuelle Barozet; Régis Cortéséro; David Mélo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où est passée la justice sociale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.111 - 122, 2019, 9782757429563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ammon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Mercat-Bruns; David B Oppenheimer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Perspectives on the Enforcement and Effectiveness of Antidiscrimination Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.239 - 256, 2018, 9783319900674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bard; Sylvie Chaperon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1092 - 1096, 2017, 9782130787204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre juste avec les études de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel genre de sexe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.69 - 92, 2017, 9782130789703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité « à la française » ou la tentation d’une égalité sous conditions de performance identitaire pour les « non-frères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence de Cock; Régis Meyran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paniques identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, pp.143 - 157, 2017, 9782365121118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démocratie sans les femmes à une démocratie dégenrée qui dérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau; Luc Rouban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie de l'entre soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.89 - 102, 2017, 9782724620504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il contratto sociale alla prova dell’offesiva della cosideetta ‘teoria del genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Laufer; Florence Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Che cos’è il genere?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Franco Angeli, pp.179 - 191, 2017, 9788891760159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Daumas; Nadia Mékouar-Hertzberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Misogynie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de L'Adour, pp.57 - 67, 2016, 9783034321983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité n'a pas à être performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Maurin; Nina Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire contre les inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des inégalités, pp.19 - 22, 2016, 9782955305911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osez le féminisme !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.601 - 603, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritier Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.373 - 379, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat social à l’épreuve de l’offensive contre ladite 'théorie du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Laufer; Florence Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Payot &amp; Rivages, pp.231 - 244, 2014, 9782228911597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni putes ni soumises (NPNS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.587 - 590, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ‘Feminist’ Demands Across the French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Celis; Sarah Childs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Conservatism and Political Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research Press, pp.231 - 250, 2014, 9781907301711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.338 - 341, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotas/parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Achin; Laure Bereni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire genre et science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.432 - 444, 2013, 9782724613810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité dans la magistrature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’activité 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.181 - 305, 2013, 9782110093707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pièges essentialistes de la parité et de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josepha Laroche; Yves Poirmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.109 - 123, 2013, 9782343013817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe de Gouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.1796-1797, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la parité/Haut Conseil à l’égalité femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.3232 - 3233, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.1422 - 1423, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théroigne de Méricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.4311 - 4312, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre sexué et perception des inégalités femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.3270 - 3271, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Maire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de profession banlieue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profession Banlieue, pp.33 - 48, 2013, 9791091206129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre sexué du système politique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pilhes; Gilles Pennequin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes-hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eyrolles, pp.187 - 196, 2012, 9782212553130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité : sans droit ni obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Junter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Milewski; Hélène Périvier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discriminations entre les femmes et les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.199 - 231, 2011, 9782724612011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transgression à la bienveillance : regards croisés sur la féminisation de la sphère publique par excellence, la sphère politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et action publique : la frontière public-privé en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.101 - 142, 2009, 9782296083967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity and the sexual order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Mousli; Eve-Alice Roustang-Stoller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women, Feminism, and Femininity in the 21st Century: American and French Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.133 - 154, 2009, 9780230613263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des-ordre-s sexué-s et genre du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Nicole-Drancourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conciliation travail-famille : attention travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.43 - 52, 2009, 9782296107748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité : un atout pour la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien sans elles : de la parité en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Atalante, pp.23 - 38, 2004, 9782841722648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des lois sur les quotas et la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bard; Christian Baudelot; Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les femmes s’en mêlent : genre et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Martinière, pp.142 - 170, 2004, 9782846751087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mère ou maire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien sans elles : de la parité en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Atalante, pp.113 - 128, 2004, 9782841722648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre de la non-discrimination : perspectives pluridisciplinaires et comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice. 2017, http://www.gip-recherche-justice.fr/publication/les-juridictions-et-les-instances-publiques-dans-la-mise-en-oeuvre-du-principe-de-non-discrimination-perspectives-pluridisciplinaires-et-comparees/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du citoyen critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2017, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme/Femme/Autre' face à l'élection présidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherches politiques de Sciences Po. 2016, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre de la non-discrimination : perspectives pluridisciplinaires et comparées. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences Po (École de droit / CNRS, Cevipof); Centre d'études et de recherches de sciences administratives et politiques (CERSA). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre du principe de non-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le Défenseur des Droits; Mission de Recherche Droit et Justice. 2016, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1944-2014 : les élections municipales et intercommunales au prisme de la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la diversité : entre identité et performance, quelle égalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réjane Sénac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS,Directrice du Département de Science politiqueCentre de recherches politiques de Sciences Po - CEVIPOF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rejane-senac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8794-4105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111190541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS au CEVIPOF - Centre de recherches politiques de Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignante à Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de pilotage du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme PRESAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure de l'IEP de Paris en science politique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site du CEVIPOF</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Genre, parité, diversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élites politiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enquête et méthodes qualitatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Immigration et ethnicité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nation et nationalismes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Philosophie politique de l'État</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentation politique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de la démocratie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valeurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropocentrisme au défi de l'antispécisme. Vers une zoopolitique émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2-2024), pp.39-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropocentrisme au défi de l’antispécisme : vers une zoopolitique émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2-2024), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c5r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégoriser, dominer, émanciper: l'animal(isation) comme prisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the challenge of a “common” Future: The French contemporary mobilizations against injustice in face of the ecological and social emergencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.103396. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2024.103396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité de la spontanéité dans les mobilisations contemporaines contre les injustices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme &amp; la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/2 (219), pp.101-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contemporary uses of the ‘values of the Republic’ in the French naturalisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369183X.2023.2211235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand entretien: L’émancipation sans condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (n° 131), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et ‘convergence des luttes’ au temps de la Covid-19 et de la cancel culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 267-268, pp.234 - 253. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dio.267.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations contemporaines contre les injustices réhabilitent la radicalité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mythologie de l’égalité : entre valeur républicaine et féminisme de l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les nouveaux feminismes, 2 (173), pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.173.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship revocation: a stress test for liberal democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, When States Take Rights Back: Citizenship Revocation and Its Discontents, 23 (4), pp.388-405. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621025.2019.1616453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Critical Citizenship: Between Philosophical Enthusiasm and Political Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.407 - 432. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-019-00095-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une République inégalitaire. Les pièges de la fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (322), pp.76-78. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/huma.322.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Gender Gaps in Legislative Committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women, Politics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (3), pp.310 - 335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.91 - 102. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.073.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new spirit of neoliberalism: equality and economic prosperity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Périvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Social Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (223-224), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/issj.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre la parité dans les intercommunalités est indispensable… et possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité n'a pas à être 'performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Europe : une politique monétaire inefficace, 2016/3 (355), pp.73-73. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ae.355.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial introduction: Equality in an age of neoliberalism and resurgent nationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romi Murkheje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Social Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (223-224), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/issj.12160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Conversation about the French Connection “Liberté, égalité, fraternité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXI (1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de David Paternotte & Nora Nagels (dir.), Imaginer la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.313-316. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.13135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de la diversité dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 153, pp.165 - 182. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.153.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender equality: a european challenge at the crossroads of economics, law and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité femmes-hommes un défi européen au croisement de l'économique, du juridique et du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.201-213. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.134.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique : Sophie Jacquot, L'égalité au nom du marché ? Émergence et démantèlement de la politique européenne d'égalité entre les hommes et les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (46), pp.172-176. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.046.0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender gap à la française' : recomposition ou dépassement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (2), pp.225 - 248. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.632.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Change in the French-Style Gender Gap : Through the 2012 Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, French Election 2012, 63 (2), pp.19-42. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.632.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dynamique égalitaire et recomposition des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.9 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.121 - 133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus : penser le cumul et l’intersection des discriminations pour comprendre les inégalités et agir pour l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.143 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité femmes-hommes au défi de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.34 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Equality: is France an Exception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.8 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité : sans droit ni obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Junter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.167 - 195. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.114.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.5 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité entre les sexes : principe constitutionnel et engagement international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.15 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quand une parité entre pair-e-s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité : interroger le genre du pouvoir et l’ordre sexué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.24 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parité à la diversité : entre Deuxième sexe et discrimination seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp.431 - 444. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2010.516516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir a un genre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (151), pp.4 - 7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.151.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quotas légaux et partisans à la parité : panorama des stratégies en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (151), pp.30 - 39. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.151.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité entre les sexes dans le droit : de la discrimination justifiée à la discrimination positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, société et solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.27 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifying Parity in France after the Passage of the so-called Parity Laws and the Electoral Application of them: The 'Ideological Tinkering' of Political Party Officials (UMP and PS) and Women's NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.234-256. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2008.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gender mainstreaming au paritarisme : genèse d’un concept controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (44), pp.27-47. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gender mainstreaming, vrai en théorie, faux en pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.17 - 26. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender mainstreaming : analyse des enjeux d'un 'concept-méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.5 - 16. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture d’Éléonore Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.240 - 243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Irène Théry - La distinction des sexes. Une nouvelle approche de l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.582.0343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (20), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gender mainstreaming à l’épreuve de sa genèse et de sa traduction dans l’action publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (20), pp.9-33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.020.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité entre les femmes et les hommes dans l'emploi : réflexions sur l'évolution récente du droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.67 - 93. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.062.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Catherine Achin :Le mystère de la chambre basse. Comparaison des processus d’entrée des femmes au Parlement (France-Allemagne 1945-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (16), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.016.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dites « domestiques » : des frontières spatiales aux frontières identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.84 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations sexistes au travail : de la responsabilité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91, pp.95 - 110. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.2005.1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme versus égalitarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (1), pp.59 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur la parité, une première mondiale (1/6/2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.5 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones d'Éducation Prioritaires : enjeux d'une politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.7 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par effraction. Rendre visible la question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stock; Philosophie Magazine Editeur, 2025, Immersions, 978-2-234-09834-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tarragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boussahba-Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janie Pélabay; Federico Tarragoni; Myriam Boussahba-Bravard; Réjane Sénac. Presses Universitaires de Rennes, 232 p., 2024, (Res publica), 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme si nous étions des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2024, Libelle, 9782021548068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mauff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. Presses Universitaires de France, 2024, La vie des idées, Nicolas Duvoux, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicales et fluides. Les mobilisations contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2021, 9782724637809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité sans condition. Osons nous imaginer et être semblables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Rue de l'échiquier, pp.96, 2019, Les incisives, 9782374251479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Same-Sex Marriage : A Neo-Institutional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.241, 2018, 9783319627632. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les non-frères au pays de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.160, 2017, Nouveaux Débats, 9782724620009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité sous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Wallach Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.215, 2015, Domaine fait politique, 9782724617351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Planté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot &amp; Rivages, 996, 2014, (Petite bibliothèque Payot), 9782228911597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qué Políticas para qué igualdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Domínguez Alcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Tirant Humanidades, pp.288, 2013, 9788415442974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.322, 2012, Le Lien social, 9782130592198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 3795, pp.127, 2008, Que sais-je ?, 9782130563914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre sexué : la perception des inégalités femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.364, 2007, Le Lien social, 9782130565444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des émancipations : entre bandita et “théorie frottée”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains philosophiques, terrains politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 97-111, 2025, 2971-4338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mauff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2024, La vie des idées, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du politique: des &amp;quot;non-frères&amp;quot; à l'interdépendance des vivant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2024, La vie des idées, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie hors d'elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-36, 2024, Res publica, 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté critique en France à la veille de l'élection présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 139-152, 2024, Res publica, 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining a New Gender Contract for Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Pető; Laeticia Thissen; Amandine Clavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A New Gender Equality Contract for Europe. Feminism and Progressive Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.131-153, 2024, 9783031599927. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59993-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations contemporaines contre les injustices dans leur radicalité fluide: vers un universalisme émancipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’universalisme en débat(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-162, 2023, 9782356879646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’écriture inclusive est-elle indispensable aux politiques d’égalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Haddad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture inclusive et si on s’y mettait ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Robert, 2023, Temps de parole, 9782321017318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve des dilemmes de l’égalité: de la catégorisation sexuée binaire à l’état civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu; Véronique Mottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ, Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782275029597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“French-Style” Parity and Diversity: The Temptation of Inclusion Conditioned by Performance for “Non-brothers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Barozet; Ivan Sainsaulieu; Régis Cortesero; David Mélo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where Has Social Justice Gone? From Equality to Experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.71-86, 2022, 9783030931230. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93123-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règle 10: Sortir du sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cléa Chakraverty; Fabrice Rousselot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moi, Président.e. Un livre qui donne les clefs de l’Elysée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equateurs, pp.155-171, 2022, 9782382843130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la promotion de la diversité aux mobilisations contemporaines contre les injustices dans la France du XXIe siècle: expressions contemporaines d’un héritage républicain ambivalent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waxmann Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalities of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Waxmann Publishing House, pp.19-36, 2022, 9783830943426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux la centralité de l’école pour faire advenir une égalité sans condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Szerdahelyi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle égalité pour l’école ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-18, 2022, Savoir &amp; Formation, 9782140287503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité des inégalités femmes-hommes. Que disent les usages contemporains du genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Salanouve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir pour l’égalité. Questions de genre en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-32, 2021, 9782375461402. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.16167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire et les inégalités entre les sexes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dominguez Folgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Périvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde d'aujourd'hui. Les sciences sociales au temps de la Covid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-131, 2020, 9782724626704. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.lazar.2020.01.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship revocation : A stress test for liberal democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilien Fargues; Elke Winter; Matthew J. Gibney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When States Take Right Back</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.109 - 125, 2020, 9780367896454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: The Republic Tested by Parity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Franceschet; Mona Lena Krook. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Women’s Political Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467 - 481, 2019, 9781137590732. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-59074-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité et la diversité ‘à la française’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Sainseaulieu; Emmanuelle Barozet; Régis Cortéséro; David Mélo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où est passée la justice sociale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.111 - 122, 2019, 9782757429563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ammon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Mercat-Bruns; David B Oppenheimer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Perspectives on the Enforcement and Effectiveness of Antidiscrimination Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.239 - 256, 2018, 9783319900674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bard; Sylvie Chaperon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1092 - 1096, 2017, 9782130787204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre juste avec les études de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel genre de sexe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.69 - 92, 2017, 9782130789703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité « à la française » ou la tentation d’une égalité sous conditions de performance identitaire pour les « non-frères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence de Cock; Régis Meyran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paniques identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, pp.143 - 157, 2017, 9782365121118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démocratie sans les femmes à une démocratie dégenrée qui dérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau; Luc Rouban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie de l'entre soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.89 - 102, 2017, 9782724620504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il contratto sociale alla prova dell’offesiva della cosideetta ‘teoria del genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Laufer; Florence Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Che cos’è il genere?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Franco Angeli, pp.179 - 191, 2017, 9788891760159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Daumas; Nadia Mékouar-Hertzberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Misogynie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de L'Adour, pp.57 - 67, 2016, 9783034321983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité n'a pas à être performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Maurin; Nina Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire contre les inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des inégalités, pp.19 - 22, 2016, 9782955305911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osez le féminisme !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.601 - 603, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat social à l’épreuve de l’offensive contre ladite 'théorie du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Laufer; Florence Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Payot &amp; Rivages, pp.231 - 244, 2014, 9782228911597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritier Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.373 - 379, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni putes ni soumises (NPNS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.587 - 590, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ‘Feminist’ Demands Across the French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Celis; Sarah Childs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Conservatism and Political Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research Press, pp.231 - 250, 2014, 9781907301711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.338 - 341, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotas/parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Achin; Laure Bereni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire genre et science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.432 - 444, 2013, 9782724613810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.1422 - 1423, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité dans la magistrature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’activité 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.181 - 305, 2013, 9782110093707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pièges essentialistes de la parité et de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josepha Laroche; Yves Poirmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.109 - 123, 2013, 9782343013817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe de Gouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.1796-1797, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la parité/Haut Conseil à l’égalité femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.3232 - 3233, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théroigne de Méricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.4311 - 4312, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre sexué et perception des inégalités femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.3270 - 3271, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Maire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de profession banlieue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profession Banlieue, pp.33 - 48, 2013, 9791091206129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre sexué du système politique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pilhes; Gilles Pennequin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes-hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eyrolles, pp.187 - 196, 2012, 9782212553130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité : sans droit ni obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Junter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Milewski; Hélène Périvier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discriminations entre les femmes et les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.199 - 231, 2011, 9782724612011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity and the sexual order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Mousli; Eve-Alice Roustang-Stoller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women, Feminism, and Femininity in the 21st Century: American and French Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.133 - 154, 2009, 9780230613263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transgression à la bienveillance : regards croisés sur la féminisation de la sphère publique par excellence, la sphère politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et action publique : la frontière public-privé en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.101 - 142, 2009, 9782296083967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des-ordre-s sexué-s et genre du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Nicole-Drancourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conciliation travail-famille : attention travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.43 - 52, 2009, 9782296107748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité : un atout pour la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien sans elles : de la parité en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Atalante, pp.23 - 38, 2004, 9782841722648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des lois sur les quotas et la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bard; Christian Baudelot; Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les femmes s’en mêlent : genre et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Martinière, pp.142 - 170, 2004, 9782846751087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mère ou maire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien sans elles : de la parité en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Atalante, pp.113 - 128, 2004, 9782841722648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre de la non-discrimination : perspectives pluridisciplinaires et comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice. 2017, http://www.gip-recherche-justice.fr/publication/les-juridictions-et-les-instances-publiques-dans-la-mise-en-oeuvre-du-principe-de-non-discrimination-perspectives-pluridisciplinaires-et-comparees/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du citoyen critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2017, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme/Femme/Autre' face à l'élection présidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherches politiques de Sciences Po. 2016, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre de la non-discrimination : perspectives pluridisciplinaires et comparées. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences Po (École de droit / CNRS, Cevipof); Centre d'études et de recherches de sciences administratives et politiques (CERSA). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre du principe de non-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le Défenseur des Droits; Mission de Recherche Droit et Justice. 2016, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1944-2014 : les élections municipales et intercommunales au prisme de la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la diversité : entre identité et performance, quelle égalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13B0365B"/>
+    <w:nsid w:val="909C2C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D9BC33BA"/>
+    <w:nsid w:val="098361E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C6E8D74"/>
+    <w:nsid w:val="715A3DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rejane-senac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8794-4105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111190541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/programme-presage/fr/content/rejane-senac-cevipof.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/programme-presage/fr/content/la-cite-du-genre.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/cevipof/fr/chercheur/rejane-senac.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05246897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05460025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c5r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05428065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04463505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04135268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fargues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie P&#233;labay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2023.2211235" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04233504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.131.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.267.0234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03379622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02971037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2019.1616453" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00095-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.322.0076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainbow Murray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.073.0091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Muracciole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.355.0073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Epstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romi Murkheje" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557769v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01178119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Milewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.134.0201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00988413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.046.0172" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559348v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03435480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delhaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556863v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Junter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.114.0167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569829v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556878v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2010.516516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556807v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.151.0004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556844v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.151.0030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559346v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559371v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559894v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fraisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559388v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.582.0343" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559869v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559398v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557939v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.062.0067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01310856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.016.0149" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.2005.1775" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557923v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05224784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390582v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04537746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mauff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/radicales-et-fluides--9782724637809.htm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04266450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwyn Winter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62764-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Wallach Scott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plant&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dom&#237;nguez Alc&#243;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05417807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390630v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59993-4_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04177578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04015330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03528062v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/genre-droit-et-politique-9782275029597.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03715381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03835338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/16167" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.16167" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03040704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez Folgueras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boring" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-monde-d-aujourd-hui--9782724626704-page-117.htm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lazar.2020.01.0117" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/978-1-137-59074-9_32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-59074-9_32" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-XR5GCQBF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ammon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03258286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374088v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398072v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582769v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perelman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cluzel-Metayer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02501138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borillo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063518v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rejane-senac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8794-4105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111190541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/programme-presage/fr/content/rejane-senac-cevipof.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/programme-presage/fr/content/la-cite-du-genre.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/cevipof/fr/chercheur/rejane-senac.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05246897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05460025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c5r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05428065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04463505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04135268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fargues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie P&#233;labay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2023.2211235" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04233504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.131.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.267.0234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03379622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02971037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2019.1616453" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00095-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.322.0076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainbow Murray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.073.0091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Muracciole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.355.0073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Epstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romi Murkheje" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557769v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01178119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00988413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Milewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025190v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.134.0201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.046.0172" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559348v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03435480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556863v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Junter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.114.0167" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delhaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556878v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2010.516516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556807v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.151.0004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556844v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.151.0030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559346v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559894v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559388v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fraisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559371v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.582.0343" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559869v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559398v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557939v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.062.0067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01310856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.016.0149" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.2005.1775" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05224784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390582v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04537746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mauff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/radicales-et-fluides--9782724637809.htm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04266450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwyn Winter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62764-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Wallach Scott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plant&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dom&#237;nguez Alc&#243;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05417807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59993-4_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04177578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04015330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03528062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/genre-droit-et-politique-9782275029597.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03715381v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03835338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/16167" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.16167" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03040704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez Folgueras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boring" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-monde-d-aujourd-hui--9782724626704-page-117.htm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lazar.2020.01.0117" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/978-1-137-59074-9_32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-59074-9_32" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-XR5GCQBF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ammon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03258286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398072v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582769v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perelman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cluzel-Metayer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02501138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borillo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063518v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>