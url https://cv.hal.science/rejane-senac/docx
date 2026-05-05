--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réjane Sénac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS,Directrice du Département de Science politiqueCentre de recherches politiques de Sciences Po - CEVIPOF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rejane-senac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8794-4105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111190541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS au CEVIPOF - Centre de recherches politiques de Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignante à Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de pilotage du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme PRESAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure de l'IEP de Paris en science politique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site du CEVIPOF</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Genre, parité, diversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élites politiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enquête et méthodes qualitatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Immigration et ethnicité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nation et nationalismes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Philosophie politique de l'État</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentation politique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de la démocratie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valeurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropocentrisme au défi de l'antispécisme. Vers une zoopolitique émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2-2024), pp.39-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropocentrisme au défi de l’antispécisme : vers une zoopolitique émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2-2024), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c5r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégoriser, dominer, émanciper: l'animal(isation) comme prisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the challenge of a “common” Future: The French contemporary mobilizations against injustice in face of the ecological and social emergencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.103396. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2024.103396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité de la spontanéité dans les mobilisations contemporaines contre les injustices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme &amp; la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/2 (219), pp.101-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contemporary uses of the ‘values of the Republic’ in the French naturalisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369183X.2023.2211235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand entretien: L’émancipation sans condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (n° 131), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et ‘convergence des luttes’ au temps de la Covid-19 et de la cancel culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 267-268, pp.234 - 253. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dio.267.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations contemporaines contre les injustices réhabilitent la radicalité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mythologie de l’égalité : entre valeur républicaine et féminisme de l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les nouveaux feminismes, 2 (173), pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.173.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship revocation: a stress test for liberal democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, When States Take Rights Back: Citizenship Revocation and Its Discontents, 23 (4), pp.388-405. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621025.2019.1616453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Critical Citizenship: Between Philosophical Enthusiasm and Political Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.407 - 432. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-019-00095-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une République inégalitaire. Les pièges de la fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (322), pp.76-78. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/huma.322.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Gender Gaps in Legislative Committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women, Politics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (3), pp.310 - 335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.91 - 102. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.073.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new spirit of neoliberalism: equality and economic prosperity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Périvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Social Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (223-224), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/issj.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre la parité dans les intercommunalités est indispensable… et possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité n'a pas à être 'performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Europe : une politique monétaire inefficace, 2016/3 (355), pp.73-73. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ae.355.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial introduction: Equality in an age of neoliberalism and resurgent nationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romi Murkheje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Social Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (223-224), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/issj.12160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Conversation about the French Connection “Liberté, égalité, fraternité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXI (1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de David Paternotte & Nora Nagels (dir.), Imaginer la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.313-316. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.13135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de la diversité dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 153, pp.165 - 182. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.153.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender equality: a european challenge at the crossroads of economics, law and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité femmes-hommes un défi européen au croisement de l'économique, du juridique et du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.201-213. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.134.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique : Sophie Jacquot, L'égalité au nom du marché ? Émergence et démantèlement de la politique européenne d'égalité entre les hommes et les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (46), pp.172-176. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.046.0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender gap à la française' : recomposition ou dépassement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (2), pp.225 - 248. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.632.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Change in the French-Style Gender Gap : Through the 2012 Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, French Election 2012, 63 (2), pp.19-42. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.632.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dynamique égalitaire et recomposition des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.9 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.121 - 133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus : penser le cumul et l’intersection des discriminations pour comprendre les inégalités et agir pour l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.143 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité femmes-hommes au défi de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.34 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Equality: is France an Exception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.8 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité : sans droit ni obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Junter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.167 - 195. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.114.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.5 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité entre les sexes : principe constitutionnel et engagement international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.15 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quand une parité entre pair-e-s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité : interroger le genre du pouvoir et l’ordre sexué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.24 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parité à la diversité : entre Deuxième sexe et discrimination seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp.431 - 444. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2010.516516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir a un genre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (151), pp.4 - 7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.151.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quotas légaux et partisans à la parité : panorama des stratégies en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (151), pp.30 - 39. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.151.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité entre les sexes dans le droit : de la discrimination justifiée à la discrimination positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, société et solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.27 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifying Parity in France after the Passage of the so-called Parity Laws and the Electoral Application of them: The 'Ideological Tinkering' of Political Party Officials (UMP and PS) and Women's NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.234-256. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2008.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gender mainstreaming au paritarisme : genèse d’un concept controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (44), pp.27-47. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gender mainstreaming, vrai en théorie, faux en pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.17 - 26. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender mainstreaming : analyse des enjeux d'un 'concept-méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.5 - 16. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture d’Éléonore Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.240 - 243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Irène Théry - La distinction des sexes. Une nouvelle approche de l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.582.0343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (20), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gender mainstreaming à l’épreuve de sa genèse et de sa traduction dans l’action publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (20), pp.9-33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.020.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité entre les femmes et les hommes dans l'emploi : réflexions sur l'évolution récente du droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.67 - 93. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.062.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Catherine Achin :Le mystère de la chambre basse. Comparaison des processus d’entrée des femmes au Parlement (France-Allemagne 1945-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (16), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.016.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dites « domestiques » : des frontières spatiales aux frontières identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.84 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations sexistes au travail : de la responsabilité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91, pp.95 - 110. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.2005.1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme versus égalitarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (1), pp.59 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur la parité, une première mondiale (1/6/2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.5 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones d'Éducation Prioritaires : enjeux d'une politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.7 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par effraction. Rendre visible la question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stock; Philosophie Magazine Editeur, 2025, Immersions, 978-2-234-09834-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tarragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boussahba-Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janie Pélabay; Federico Tarragoni; Myriam Boussahba-Bravard; Réjane Sénac. Presses Universitaires de Rennes, 232 p., 2024, (Res publica), 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme si nous étions des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2024, Libelle, 9782021548068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mauff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. Presses Universitaires de France, 2024, La vie des idées, Nicolas Duvoux, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicales et fluides. Les mobilisations contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2021, 9782724637809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité sans condition. Osons nous imaginer et être semblables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Rue de l'échiquier, pp.96, 2019, Les incisives, 9782374251479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Same-Sex Marriage : A Neo-Institutional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.241, 2018, 9783319627632. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les non-frères au pays de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.160, 2017, Nouveaux Débats, 9782724620009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité sous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Wallach Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.215, 2015, Domaine fait politique, 9782724617351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Planté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot &amp; Rivages, 996, 2014, (Petite bibliothèque Payot), 9782228911597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qué Políticas para qué igualdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Domínguez Alcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Tirant Humanidades, pp.288, 2013, 9788415442974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.322, 2012, Le Lien social, 9782130592198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 3795, pp.127, 2008, Que sais-je ?, 9782130563914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre sexué : la perception des inégalités femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.364, 2007, Le Lien social, 9782130565444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des émancipations : entre bandita et “théorie frottée”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains philosophiques, terrains politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 97-111, 2025, 2971-4338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mauff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2024, La vie des idées, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du politique: des &amp;quot;non-frères&amp;quot; à l'interdépendance des vivant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2024, La vie des idées, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie hors d'elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-36, 2024, Res publica, 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté critique en France à la veille de l'élection présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 139-152, 2024, Res publica, 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining a New Gender Contract for Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Pető; Laeticia Thissen; Amandine Clavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A New Gender Equality Contract for Europe. Feminism and Progressive Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.131-153, 2024, 9783031599927. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59993-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations contemporaines contre les injustices dans leur radicalité fluide: vers un universalisme émancipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’universalisme en débat(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-162, 2023, 9782356879646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’écriture inclusive est-elle indispensable aux politiques d’égalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Haddad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture inclusive et si on s’y mettait ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Robert, 2023, Temps de parole, 9782321017318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve des dilemmes de l’égalité: de la catégorisation sexuée binaire à l’état civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu; Véronique Mottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ, Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782275029597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“French-Style” Parity and Diversity: The Temptation of Inclusion Conditioned by Performance for “Non-brothers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Barozet; Ivan Sainsaulieu; Régis Cortesero; David Mélo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where Has Social Justice Gone? From Equality to Experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.71-86, 2022, 9783030931230. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93123-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règle 10: Sortir du sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cléa Chakraverty; Fabrice Rousselot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moi, Président.e. Un livre qui donne les clefs de l’Elysée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equateurs, pp.155-171, 2022, 9782382843130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la promotion de la diversité aux mobilisations contemporaines contre les injustices dans la France du XXIe siècle: expressions contemporaines d’un héritage républicain ambivalent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waxmann Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalities of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Waxmann Publishing House, pp.19-36, 2022, 9783830943426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux la centralité de l’école pour faire advenir une égalité sans condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Szerdahelyi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle égalité pour l’école ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-18, 2022, Savoir &amp; Formation, 9782140287503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité des inégalités femmes-hommes. Que disent les usages contemporains du genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Salanouve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir pour l’égalité. Questions de genre en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-32, 2021, 9782375461402. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.16167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire et les inégalités entre les sexes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dominguez Folgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Périvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde d'aujourd'hui. Les sciences sociales au temps de la Covid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-131, 2020, 9782724626704. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.lazar.2020.01.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship revocation : A stress test for liberal democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilien Fargues; Elke Winter; Matthew J. Gibney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When States Take Right Back</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.109 - 125, 2020, 9780367896454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: The Republic Tested by Parity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Franceschet; Mona Lena Krook. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Women’s Political Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467 - 481, 2019, 9781137590732. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-59074-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité et la diversité ‘à la française’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Sainseaulieu; Emmanuelle Barozet; Régis Cortéséro; David Mélo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où est passée la justice sociale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.111 - 122, 2019, 9782757429563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ammon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Mercat-Bruns; David B Oppenheimer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Perspectives on the Enforcement and Effectiveness of Antidiscrimination Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.239 - 256, 2018, 9783319900674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bard; Sylvie Chaperon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1092 - 1096, 2017, 9782130787204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre juste avec les études de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel genre de sexe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.69 - 92, 2017, 9782130789703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité « à la française » ou la tentation d’une égalité sous conditions de performance identitaire pour les « non-frères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence de Cock; Régis Meyran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paniques identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, pp.143 - 157, 2017, 9782365121118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démocratie sans les femmes à une démocratie dégenrée qui dérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau; Luc Rouban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie de l'entre soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.89 - 102, 2017, 9782724620504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il contratto sociale alla prova dell’offesiva della cosideetta ‘teoria del genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Laufer; Florence Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Che cos’è il genere?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Franco Angeli, pp.179 - 191, 2017, 9788891760159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Daumas; Nadia Mékouar-Hertzberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Misogynie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de L'Adour, pp.57 - 67, 2016, 9783034321983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité n'a pas à être performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Maurin; Nina Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire contre les inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des inégalités, pp.19 - 22, 2016, 9782955305911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osez le féminisme !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.601 - 603, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat social à l’épreuve de l’offensive contre ladite 'théorie du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Laufer; Florence Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Payot &amp; Rivages, pp.231 - 244, 2014, 9782228911597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritier Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.373 - 379, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni putes ni soumises (NPNS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.587 - 590, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ‘Feminist’ Demands Across the French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Celis; Sarah Childs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Conservatism and Political Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research Press, pp.231 - 250, 2014, 9781907301711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.338 - 341, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotas/parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Achin; Laure Bereni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire genre et science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.432 - 444, 2013, 9782724613810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.1422 - 1423, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité dans la magistrature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’activité 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.181 - 305, 2013, 9782110093707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pièges essentialistes de la parité et de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josepha Laroche; Yves Poirmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.109 - 123, 2013, 9782343013817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe de Gouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.1796-1797, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la parité/Haut Conseil à l’égalité femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.3232 - 3233, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théroigne de Méricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.4311 - 4312, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre sexué et perception des inégalités femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.3270 - 3271, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Maire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de profession banlieue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profession Banlieue, pp.33 - 48, 2013, 9791091206129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre sexué du système politique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pilhes; Gilles Pennequin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes-hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eyrolles, pp.187 - 196, 2012, 9782212553130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité : sans droit ni obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Junter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Milewski; Hélène Périvier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discriminations entre les femmes et les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.199 - 231, 2011, 9782724612011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity and the sexual order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Mousli; Eve-Alice Roustang-Stoller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women, Feminism, and Femininity in the 21st Century: American and French Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.133 - 154, 2009, 9780230613263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transgression à la bienveillance : regards croisés sur la féminisation de la sphère publique par excellence, la sphère politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et action publique : la frontière public-privé en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.101 - 142, 2009, 9782296083967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des-ordre-s sexué-s et genre du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Nicole-Drancourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conciliation travail-famille : attention travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.43 - 52, 2009, 9782296107748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité : un atout pour la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien sans elles : de la parité en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Atalante, pp.23 - 38, 2004, 9782841722648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des lois sur les quotas et la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bard; Christian Baudelot; Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les femmes s’en mêlent : genre et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Martinière, pp.142 - 170, 2004, 9782846751087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mère ou maire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien sans elles : de la parité en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Atalante, pp.113 - 128, 2004, 9782841722648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre de la non-discrimination : perspectives pluridisciplinaires et comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice. 2017, http://www.gip-recherche-justice.fr/publication/les-juridictions-et-les-instances-publiques-dans-la-mise-en-oeuvre-du-principe-de-non-discrimination-perspectives-pluridisciplinaires-et-comparees/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du citoyen critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2017, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme/Femme/Autre' face à l'élection présidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherches politiques de Sciences Po. 2016, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre de la non-discrimination : perspectives pluridisciplinaires et comparées. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences Po (École de droit / CNRS, Cevipof); Centre d'études et de recherches de sciences administratives et politiques (CERSA). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre du principe de non-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le Défenseur des Droits; Mission de Recherche Droit et Justice. 2016, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1944-2014 : les élections municipales et intercommunales au prisme de la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la diversité : entre identité et performance, quelle égalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réjane Sénac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS,Directrice du Département de Science politiqueCentre de recherches politiques de Sciences Po - CEVIPOF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rejane-senac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8794-4105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111190541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS au CEVIPOF - Centre de recherches politiques de Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignante à Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de pilotage du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme PRESAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure de l'IEP de Paris en science politique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site du CEVIPOF</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Genre, parité, diversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élites politiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enquête et méthodes qualitatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Immigration et ethnicité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nation et nationalismes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Philosophie politique de l'État</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentation politique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de la démocratie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valeurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropocentrisme au défi de l'antispécisme. Vers une zoopolitique émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2-2024), pp.39-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropocentrisme au défi de l’antispécisme : vers une zoopolitique émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2-2024), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c5r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégoriser, dominer, émanciper: l'animal(isation) comme prisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the challenge of a “common” Future: The French contemporary mobilizations against injustice in face of the ecological and social emergencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.103396. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2024.103396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité de la spontanéité dans les mobilisations contemporaines contre les injustices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme &amp; la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/2 (219), pp.101-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contemporary uses of the ‘values of the Republic’ in the French naturalisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369183X.2023.2211235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand entretien: L’émancipation sans condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (n° 131), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et ‘convergence des luttes’ au temps de la Covid-19 et de la cancel culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 267-268, pp.234 - 253. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dio.267.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations contemporaines contre les injustices réhabilitent la radicalité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mythologie de l’égalité : entre valeur républicaine et féminisme de l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les nouveaux feminismes, 2 (173), pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.173.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Critical Citizenship: Between Philosophical Enthusiasm and Political Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.407 - 432. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-019-00095-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship revocation: a stress test for liberal democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, When States Take Rights Back: Citizenship Revocation and Its Discontents, 23 (4), pp.388-405. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621025.2019.1616453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une République inégalitaire. Les pièges de la fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (322), pp.76-78. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/huma.322.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Gender Gaps in Legislative Committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women, Politics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (3), pp.310 - 335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.91 - 102. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.073.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new spirit of neoliberalism: equality and economic prosperity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Périvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Social Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (223-224), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/issj.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre la parité dans les intercommunalités est indispensable… et possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité n'a pas à être 'performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Europe : une politique monétaire inefficace, 2016/3 (355), pp.73-73. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ae.355.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial introduction: Equality in an age of neoliberalism and resurgent nationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romi Murkheje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Social Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (223-224), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/issj.12160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Conversation about the French Connection “Liberté, égalité, fraternité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXI (1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de David Paternotte & Nora Nagels (dir.), Imaginer la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.313-316. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.13135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de la diversité dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 153, pp.165 - 182. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.153.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité femmes-hommes un défi européen au croisement de l'économique, du juridique et du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.201-213. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.134.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender equality: a european challenge at the crossroads of economics, law and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique : Sophie Jacquot, L'égalité au nom du marché ? Émergence et démantèlement de la politique européenne d'égalité entre les hommes et les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (46), pp.172-176. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.046.0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender gap à la française' : recomposition ou dépassement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (2), pp.225 - 248. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.632.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Change in the French-Style Gender Gap : Through the 2012 Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, French Election 2012, 63 (2), pp.19-42. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.632.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.121 - 133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dynamique égalitaire et recomposition des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.9 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus : penser le cumul et l’intersection des discriminations pour comprendre les inégalités et agir pour l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.143 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Equality: is France an Exception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.8 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité femmes-hommes au défi de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.34 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quand une parité entre pair-e-s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité : sans droit ni obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Junter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.167 - 195. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.114.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.5 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité entre les sexes : principe constitutionnel et engagement international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.15 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité : interroger le genre du pouvoir et l’ordre sexué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.24 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parité à la diversité : entre Deuxième sexe et discrimination seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp.431 - 444. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2010.516516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir a un genre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (151), pp.4 - 7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.151.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quotas légaux et partisans à la parité : panorama des stratégies en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (151), pp.30 - 39. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.151.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité entre les sexes dans le droit : de la discrimination justifiée à la discrimination positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, société et solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.27 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gender mainstreaming, vrai en théorie, faux en pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.17 - 26. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gender mainstreaming au paritarisme : genèse d’un concept controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (44), pp.27-47. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender mainstreaming : analyse des enjeux d'un 'concept-méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.5 - 16. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifying Parity in France after the Passage of the so-called Parity Laws and the Electoral Application of them: The 'Ideological Tinkering' of Political Party Officials (UMP and PS) and Women's NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.234-256. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2008.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture d’Éléonore Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.240 - 243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Irène Théry - La distinction des sexes. Une nouvelle approche de l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.582.0343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (20), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gender mainstreaming à l’épreuve de sa genèse et de sa traduction dans l’action publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (20), pp.9-33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.020.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité entre les femmes et les hommes dans l'emploi : réflexions sur l'évolution récente du droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.67 - 93. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.062.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Catherine Achin :Le mystère de la chambre basse. Comparaison des processus d’entrée des femmes au Parlement (France-Allemagne 1945-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (16), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.016.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations sexistes au travail : de la responsabilité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91, pp.95 - 110. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.2005.1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dites « domestiques » : des frontières spatiales aux frontières identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.84 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme versus égalitarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (1), pp.59 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur la parité, une première mondiale (1/6/2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.5 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones d'Éducation Prioritaires : enjeux d'une politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.7 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par effraction. Rendre visible la question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stock; Philosophie Magazine Editeur, 2025, Immersions, 978-2-234-09834-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tarragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boussahba-Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janie Pélabay; Federico Tarragoni; Myriam Boussahba-Bravard; Réjane Sénac. Presses Universitaires de Rennes, 232 p., 2024, (Res publica), 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme si nous étions des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2024, Libelle, 9782021548068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mauff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. Presses Universitaires de France, 2024, La vie des idées, Nicolas Duvoux, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicales et fluides. Les mobilisations contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2021, 9782724637809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité sans condition. Osons nous imaginer et être semblables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Rue de l'échiquier, pp.96, 2019, Les incisives, 9782374251479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Same-Sex Marriage : A Neo-Institutional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.241, 2018, 9783319627632. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les non-frères au pays de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.160, 2017, Nouveaux Débats, 9782724620009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité sous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Wallach Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.215, 2015, Domaine fait politique, 9782724617351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Planté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot &amp; Rivages, 996, 2014, (Petite bibliothèque Payot), 9782228911597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qué Políticas para qué igualdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Domínguez Alcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Tirant Humanidades, pp.288, 2013, 9788415442974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.322, 2012, Le Lien social, 9782130592198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 3795, pp.127, 2008, Que sais-je ?, 9782130563914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre sexué : la perception des inégalités femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.364, 2007, Le Lien social, 9782130565444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des émancipations : entre bandita et “théorie frottée”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains philosophiques, terrains politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 97-111, 2025, 2971-4338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du politique: des &amp;quot;non-frères&amp;quot; à l'interdépendance des vivant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2024, La vie des idées, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie hors d'elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-36, 2024, Res publica, 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mauff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2024, La vie des idées, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté critique en France à la veille de l'élection présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 139-152, 2024, Res publica, 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining a New Gender Contract for Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Pető; Laeticia Thissen; Amandine Clavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A New Gender Equality Contract for Europe. Feminism and Progressive Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.131-153, 2024, 9783031599927. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59993-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’écriture inclusive est-elle indispensable aux politiques d’égalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Haddad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture inclusive et si on s’y mettait ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Robert, 2023, Temps de parole, 9782321017318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations contemporaines contre les injustices dans leur radicalité fluide: vers un universalisme émancipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’universalisme en débat(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-162, 2023, 9782356879646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règle 10: Sortir du sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cléa Chakraverty; Fabrice Rousselot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moi, Président.e. Un livre qui donne les clefs de l’Elysée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equateurs, pp.155-171, 2022, 9782382843130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve des dilemmes de l’égalité: de la catégorisation sexuée binaire à l’état civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu; Véronique Mottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ, Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782275029597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“French-Style” Parity and Diversity: The Temptation of Inclusion Conditioned by Performance for “Non-brothers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Barozet; Ivan Sainsaulieu; Régis Cortesero; David Mélo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where Has Social Justice Gone? From Equality to Experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.71-86, 2022, 9783030931230. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93123-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la promotion de la diversité aux mobilisations contemporaines contre les injustices dans la France du XXIe siècle: expressions contemporaines d’un héritage républicain ambivalent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waxmann Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalities of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Waxmann Publishing House, pp.19-36, 2022, 9783830943426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux la centralité de l’école pour faire advenir une égalité sans condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Szerdahelyi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle égalité pour l’école ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-18, 2022, Savoir &amp; Formation, 9782140287503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité des inégalités femmes-hommes. Que disent les usages contemporains du genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Salanouve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir pour l’égalité. Questions de genre en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-32, 2021, 9782375461402. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.16167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire et les inégalités entre les sexes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dominguez Folgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Périvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde d'aujourd'hui. Les sciences sociales au temps de la Covid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-131, 2020, 9782724626704. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.lazar.2020.01.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship revocation : A stress test for liberal democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilien Fargues; Elke Winter; Matthew J. Gibney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When States Take Right Back</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.109 - 125, 2020, 9780367896454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: The Republic Tested by Parity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Franceschet; Mona Lena Krook. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Women’s Political Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467 - 481, 2019, 9781137590732. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-59074-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité et la diversité ‘à la française’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Sainseaulieu; Emmanuelle Barozet; Régis Cortéséro; David Mélo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où est passée la justice sociale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.111 - 122, 2019, 9782757429563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ammon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Mercat-Bruns; David B Oppenheimer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Perspectives on the Enforcement and Effectiveness of Antidiscrimination Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.239 - 256, 2018, 9783319900674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bard; Sylvie Chaperon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1092 - 1096, 2017, 9782130787204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre juste avec les études de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel genre de sexe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.69 - 92, 2017, 9782130789703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité « à la française » ou la tentation d’une égalité sous conditions de performance identitaire pour les « non-frères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence de Cock; Régis Meyran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paniques identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, pp.143 - 157, 2017, 9782365121118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démocratie sans les femmes à une démocratie dégenrée qui dérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau; Luc Rouban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie de l'entre soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.89 - 102, 2017, 9782724620504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il contratto sociale alla prova dell’offesiva della cosideetta ‘teoria del genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Laufer; Florence Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Che cos’è il genere?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Franco Angeli, pp.179 - 191, 2017, 9788891760159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Daumas; Nadia Mékouar-Hertzberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Misogynie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de L'Adour, pp.57 - 67, 2016, 9783034321983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité n'a pas à être performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Maurin; Nina Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire contre les inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des inégalités, pp.19 - 22, 2016, 9782955305911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osez le féminisme !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.601 - 603, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritier Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.373 - 379, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat social à l’épreuve de l’offensive contre ladite 'théorie du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Laufer; Florence Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Payot &amp; Rivages, pp.231 - 244, 2014, 9782228911597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni putes ni soumises (NPNS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.587 - 590, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ‘Feminist’ Demands Across the French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Celis; Sarah Childs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Conservatism and Political Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research Press, pp.231 - 250, 2014, 9781907301711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.338 - 341, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotas/parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Achin; Laure Bereni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire genre et science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.432 - 444, 2013, 9782724613810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.1422 - 1423, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité dans la magistrature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’activité 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.181 - 305, 2013, 9782110093707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pièges essentialistes de la parité et de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josepha Laroche; Yves Poirmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.109 - 123, 2013, 9782343013817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe de Gouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.1796-1797, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la parité/Haut Conseil à l’égalité femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.3232 - 3233, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théroigne de Méricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.4311 - 4312, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre sexué et perception des inégalités femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.3270 - 3271, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Maire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de profession banlieue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profession Banlieue, pp.33 - 48, 2013, 9791091206129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre sexué du système politique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pilhes; Gilles Pennequin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes-hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eyrolles, pp.187 - 196, 2012, 9782212553130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité : sans droit ni obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Junter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Milewski; Hélène Périvier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discriminations entre les femmes et les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.199 - 231, 2011, 9782724612011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transgression à la bienveillance : regards croisés sur la féminisation de la sphère publique par excellence, la sphère politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et action publique : la frontière public-privé en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.101 - 142, 2009, 9782296083967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity and the sexual order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Mousli; Eve-Alice Roustang-Stoller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women, Feminism, and Femininity in the 21st Century: American and French Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.133 - 154, 2009, 9780230613263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des-ordre-s sexué-s et genre du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Nicole-Drancourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conciliation travail-famille : attention travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.43 - 52, 2009, 9782296107748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité : un atout pour la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien sans elles : de la parité en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Atalante, pp.23 - 38, 2004, 9782841722648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des lois sur les quotas et la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bard; Christian Baudelot; Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les femmes s’en mêlent : genre et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Martinière, pp.142 - 170, 2004, 9782846751087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mère ou maire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien sans elles : de la parité en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Atalante, pp.113 - 128, 2004, 9782841722648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre de la non-discrimination : perspectives pluridisciplinaires et comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice. 2017, http://www.gip-recherche-justice.fr/publication/les-juridictions-et-les-instances-publiques-dans-la-mise-en-oeuvre-du-principe-de-non-discrimination-perspectives-pluridisciplinaires-et-comparees/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du citoyen critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2017, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme/Femme/Autre' face à l'élection présidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherches politiques de Sciences Po. 2016, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre de la non-discrimination : perspectives pluridisciplinaires et comparées. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences Po (École de droit / CNRS, Cevipof); Centre d'études et de recherches de sciences administratives et politiques (CERSA). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre du principe de non-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le Défenseur des Droits; Mission de Recherche Droit et Justice. 2016, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1944-2014 : les élections municipales et intercommunales au prisme de la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la diversité : entre identité et performance, quelle égalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="909C2C3C"/>
+    <w:nsid w:val="3D709F2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="098361E1"/>
+    <w:nsid w:val="52A20269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="715A3DDE"/>
+    <w:nsid w:val="AB0F1EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rejane-senac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8794-4105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111190541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/programme-presage/fr/content/rejane-senac-cevipof.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/programme-presage/fr/content/la-cite-du-genre.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/cevipof/fr/chercheur/rejane-senac.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05246897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05460025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c5r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05428065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04463505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04135268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fargues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie P&#233;labay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2023.2211235" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04233504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.131.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.267.0234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03379622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02971037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2019.1616453" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00095-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.322.0076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainbow Murray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.073.0091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Muracciole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.355.0073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Epstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romi Murkheje" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557769v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01178119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00988413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Milewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025190v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.134.0201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.046.0172" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559348v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03435480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556863v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Junter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.114.0167" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delhaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556878v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2010.516516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556807v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.151.0004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556844v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.151.0030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559346v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559894v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559388v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fraisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559371v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.582.0343" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559869v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559398v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557939v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.062.0067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01310856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.016.0149" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.2005.1775" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05224784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390582v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04537746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mauff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/radicales-et-fluides--9782724637809.htm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04266450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwyn Winter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62764-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Wallach Scott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plant&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dom&#237;nguez Alc&#243;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05417807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59993-4_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04177578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04015330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03528062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/genre-droit-et-politique-9782275029597.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03715381v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03835338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/16167" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.16167" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03040704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez Folgueras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boring" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-monde-d-aujourd-hui--9782724626704-page-117.htm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lazar.2020.01.0117" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/978-1-137-59074-9_32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-59074-9_32" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-XR5GCQBF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ammon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03258286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398072v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582769v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perelman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cluzel-Metayer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02501138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borillo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063518v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rejane-senac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8794-4105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111190541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/programme-presage/fr/content/rejane-senac-cevipof.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/programme-presage/fr/content/la-cite-du-genre.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/cevipof/fr/chercheur/rejane-senac.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05246897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05460025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c5r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05428065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04463505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04135268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fargues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie P&#233;labay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2023.2211235" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04233504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.131.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.267.0234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03379622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02971037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00095-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2019.1616453" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.322.0076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainbow Murray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.073.0091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Muracciole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.355.0073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Epstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romi Murkheje" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557769v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01178119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Milewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.134.0201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00988413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.046.0172" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559348v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03435480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delhaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556863v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Junter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.114.0167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556878v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2010.516516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556807v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.151.0004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556844v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.151.0030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559346v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fraisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559388v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559371v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559894v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.582.0343" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559869v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559398v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557939v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.062.0067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01310856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.016.0149" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.2005.1775" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557923v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05224784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390582v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04537746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mauff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/radicales-et-fluides--9782724637809.htm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04266450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwyn Winter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62764-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Wallach Scott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plant&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dom&#237;nguez Alc&#243;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05417807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59993-4_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04015330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04177578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03528062v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/genre-droit-et-politique-9782275029597.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03715381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03835338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/16167" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.16167" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03040704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez Folgueras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boring" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-monde-d-aujourd-hui--9782724626704-page-117.htm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lazar.2020.01.0117" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/978-1-137-59074-9_32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-59074-9_32" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-XR5GCQBF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ammon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03258286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398072v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582769v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perelman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cluzel-Metayer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02501138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borillo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063518v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>