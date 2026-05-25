--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réjane Sénac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS,Directrice du Département de Science politiqueCentre de recherches politiques de Sciences Po - CEVIPOF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rejane-senac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8794-4105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111190541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS au CEVIPOF - Centre de recherches politiques de Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignante à Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de pilotage du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme PRESAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure de l'IEP de Paris en science politique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site du CEVIPOF</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Genre, parité, diversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élites politiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enquête et méthodes qualitatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Immigration et ethnicité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nation et nationalismes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Philosophie politique de l'État</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentation politique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de la démocratie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valeurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropocentrisme au défi de l'antispécisme. Vers une zoopolitique émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2-2024), pp.39-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropocentrisme au défi de l’antispécisme : vers une zoopolitique émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2-2024), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c5r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégoriser, dominer, émanciper: l'animal(isation) comme prisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the challenge of a “common” Future: The French contemporary mobilizations against injustice in face of the ecological and social emergencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.103396. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2024.103396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité de la spontanéité dans les mobilisations contemporaines contre les injustices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme &amp; la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/2 (219), pp.101-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contemporary uses of the ‘values of the Republic’ in the French naturalisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369183X.2023.2211235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand entretien: L’émancipation sans condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (n° 131), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et ‘convergence des luttes’ au temps de la Covid-19 et de la cancel culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 267-268, pp.234 - 253. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dio.267.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations contemporaines contre les injustices réhabilitent la radicalité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mythologie de l’égalité : entre valeur républicaine et féminisme de l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les nouveaux feminismes, 2 (173), pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.173.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Critical Citizenship: Between Philosophical Enthusiasm and Political Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.407 - 432. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-019-00095-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship revocation: a stress test for liberal democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, When States Take Rights Back: Citizenship Revocation and Its Discontents, 23 (4), pp.388-405. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621025.2019.1616453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une République inégalitaire. Les pièges de la fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (322), pp.76-78. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/huma.322.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Gender Gaps in Legislative Committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women, Politics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (3), pp.310 - 335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.91 - 102. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.073.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new spirit of neoliberalism: equality and economic prosperity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Périvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Social Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (223-224), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/issj.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre la parité dans les intercommunalités est indispensable… et possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité n'a pas à être 'performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Europe : une politique monétaire inefficace, 2016/3 (355), pp.73-73. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ae.355.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial introduction: Equality in an age of neoliberalism and resurgent nationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romi Murkheje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Social Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (223-224), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/issj.12160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Conversation about the French Connection “Liberté, égalité, fraternité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXI (1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de David Paternotte & Nora Nagels (dir.), Imaginer la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.313-316. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.13135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de la diversité dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 153, pp.165 - 182. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.153.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité femmes-hommes un défi européen au croisement de l'économique, du juridique et du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.201-213. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.134.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender equality: a european challenge at the crossroads of economics, law and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique : Sophie Jacquot, L'égalité au nom du marché ? Émergence et démantèlement de la politique européenne d'égalité entre les hommes et les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (46), pp.172-176. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.046.0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender gap à la française' : recomposition ou dépassement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (2), pp.225 - 248. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.632.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Change in the French-Style Gender Gap : Through the 2012 Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, French Election 2012, 63 (2), pp.19-42. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.632.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.121 - 133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dynamique égalitaire et recomposition des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.9 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus : penser le cumul et l’intersection des discriminations pour comprendre les inégalités et agir pour l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.143 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Equality: is France an Exception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.8 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité femmes-hommes au défi de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.34 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quand une parité entre pair-e-s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité : sans droit ni obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Junter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.167 - 195. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.114.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.5 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité entre les sexes : principe constitutionnel et engagement international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.15 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité : interroger le genre du pouvoir et l’ordre sexué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.24 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parité à la diversité : entre Deuxième sexe et discrimination seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp.431 - 444. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2010.516516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir a un genre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (151), pp.4 - 7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.151.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quotas légaux et partisans à la parité : panorama des stratégies en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (151), pp.30 - 39. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.151.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité entre les sexes dans le droit : de la discrimination justifiée à la discrimination positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, société et solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.27 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gender mainstreaming, vrai en théorie, faux en pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.17 - 26. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gender mainstreaming au paritarisme : genèse d’un concept controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (44), pp.27-47. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender mainstreaming : analyse des enjeux d'un 'concept-méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.5 - 16. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifying Parity in France after the Passage of the so-called Parity Laws and the Electoral Application of them: The 'Ideological Tinkering' of Political Party Officials (UMP and PS) and Women's NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.234-256. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2008.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture d’Éléonore Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.240 - 243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Irène Théry - La distinction des sexes. Une nouvelle approche de l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.582.0343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (20), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gender mainstreaming à l’épreuve de sa genèse et de sa traduction dans l’action publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (20), pp.9-33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.020.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité entre les femmes et les hommes dans l'emploi : réflexions sur l'évolution récente du droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.67 - 93. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.062.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Catherine Achin :Le mystère de la chambre basse. Comparaison des processus d’entrée des femmes au Parlement (France-Allemagne 1945-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (16), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.016.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations sexistes au travail : de la responsabilité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91, pp.95 - 110. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.2005.1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dites « domestiques » : des frontières spatiales aux frontières identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.84 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme versus égalitarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (1), pp.59 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur la parité, une première mondiale (1/6/2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.5 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones d'Éducation Prioritaires : enjeux d'une politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.7 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par effraction. Rendre visible la question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stock; Philosophie Magazine Editeur, 2025, Immersions, 978-2-234-09834-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tarragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boussahba-Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janie Pélabay; Federico Tarragoni; Myriam Boussahba-Bravard; Réjane Sénac. Presses Universitaires de Rennes, 232 p., 2024, (Res publica), 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme si nous étions des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2024, Libelle, 9782021548068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mauff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. Presses Universitaires de France, 2024, La vie des idées, Nicolas Duvoux, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicales et fluides. Les mobilisations contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2021, 9782724637809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité sans condition. Osons nous imaginer et être semblables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Rue de l'échiquier, pp.96, 2019, Les incisives, 9782374251479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Same-Sex Marriage : A Neo-Institutional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.241, 2018, 9783319627632. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les non-frères au pays de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.160, 2017, Nouveaux Débats, 9782724620009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité sous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Wallach Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.215, 2015, Domaine fait politique, 9782724617351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Planté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot &amp; Rivages, 996, 2014, (Petite bibliothèque Payot), 9782228911597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qué Políticas para qué igualdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Domínguez Alcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Tirant Humanidades, pp.288, 2013, 9788415442974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.322, 2012, Le Lien social, 9782130592198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 3795, pp.127, 2008, Que sais-je ?, 9782130563914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre sexué : la perception des inégalités femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.364, 2007, Le Lien social, 9782130565444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des émancipations : entre bandita et “théorie frottée”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains philosophiques, terrains politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 97-111, 2025, 2971-4338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du politique: des &amp;quot;non-frères&amp;quot; à l'interdépendance des vivant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2024, La vie des idées, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie hors d'elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-36, 2024, Res publica, 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mauff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2024, La vie des idées, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté critique en France à la veille de l'élection présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 139-152, 2024, Res publica, 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining a New Gender Contract for Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Pető; Laeticia Thissen; Amandine Clavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A New Gender Equality Contract for Europe. Feminism and Progressive Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.131-153, 2024, 9783031599927. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59993-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’écriture inclusive est-elle indispensable aux politiques d’égalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Haddad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture inclusive et si on s’y mettait ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Robert, 2023, Temps de parole, 9782321017318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations contemporaines contre les injustices dans leur radicalité fluide: vers un universalisme émancipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’universalisme en débat(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-162, 2023, 9782356879646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règle 10: Sortir du sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cléa Chakraverty; Fabrice Rousselot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moi, Président.e. Un livre qui donne les clefs de l’Elysée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equateurs, pp.155-171, 2022, 9782382843130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve des dilemmes de l’égalité: de la catégorisation sexuée binaire à l’état civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu; Véronique Mottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ, Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782275029597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“French-Style” Parity and Diversity: The Temptation of Inclusion Conditioned by Performance for “Non-brothers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Barozet; Ivan Sainsaulieu; Régis Cortesero; David Mélo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where Has Social Justice Gone? From Equality to Experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.71-86, 2022, 9783030931230. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93123-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la promotion de la diversité aux mobilisations contemporaines contre les injustices dans la France du XXIe siècle: expressions contemporaines d’un héritage républicain ambivalent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waxmann Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalities of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Waxmann Publishing House, pp.19-36, 2022, 9783830943426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux la centralité de l’école pour faire advenir une égalité sans condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Szerdahelyi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle égalité pour l’école ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-18, 2022, Savoir &amp; Formation, 9782140287503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité des inégalités femmes-hommes. Que disent les usages contemporains du genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Salanouve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir pour l’égalité. Questions de genre en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-32, 2021, 9782375461402. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.16167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire et les inégalités entre les sexes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dominguez Folgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Périvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde d'aujourd'hui. Les sciences sociales au temps de la Covid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-131, 2020, 9782724626704. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.lazar.2020.01.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship revocation : A stress test for liberal democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilien Fargues; Elke Winter; Matthew J. Gibney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When States Take Right Back</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.109 - 125, 2020, 9780367896454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: The Republic Tested by Parity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Franceschet; Mona Lena Krook. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Women’s Political Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467 - 481, 2019, 9781137590732. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-59074-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité et la diversité ‘à la française’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Sainseaulieu; Emmanuelle Barozet; Régis Cortéséro; David Mélo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où est passée la justice sociale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.111 - 122, 2019, 9782757429563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ammon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Mercat-Bruns; David B Oppenheimer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Perspectives on the Enforcement and Effectiveness of Antidiscrimination Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.239 - 256, 2018, 9783319900674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bard; Sylvie Chaperon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1092 - 1096, 2017, 9782130787204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre juste avec les études de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel genre de sexe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.69 - 92, 2017, 9782130789703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité « à la française » ou la tentation d’une égalité sous conditions de performance identitaire pour les « non-frères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence de Cock; Régis Meyran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paniques identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, pp.143 - 157, 2017, 9782365121118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démocratie sans les femmes à une démocratie dégenrée qui dérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau; Luc Rouban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie de l'entre soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.89 - 102, 2017, 9782724620504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il contratto sociale alla prova dell’offesiva della cosideetta ‘teoria del genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Laufer; Florence Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Che cos’è il genere?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Franco Angeli, pp.179 - 191, 2017, 9788891760159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Daumas; Nadia Mékouar-Hertzberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Misogynie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de L'Adour, pp.57 - 67, 2016, 9783034321983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité n'a pas à être performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Maurin; Nina Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire contre les inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des inégalités, pp.19 - 22, 2016, 9782955305911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osez le féminisme !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.601 - 603, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritier Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.373 - 379, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat social à l’épreuve de l’offensive contre ladite 'théorie du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Laufer; Florence Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Payot &amp; Rivages, pp.231 - 244, 2014, 9782228911597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni putes ni soumises (NPNS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.587 - 590, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ‘Feminist’ Demands Across the French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Celis; Sarah Childs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Conservatism and Political Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research Press, pp.231 - 250, 2014, 9781907301711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.338 - 341, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotas/parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Achin; Laure Bereni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire genre et science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.432 - 444, 2013, 9782724613810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.1422 - 1423, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité dans la magistrature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’activité 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.181 - 305, 2013, 9782110093707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pièges essentialistes de la parité et de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josepha Laroche; Yves Poirmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.109 - 123, 2013, 9782343013817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe de Gouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.1796-1797, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la parité/Haut Conseil à l’égalité femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.3232 - 3233, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théroigne de Méricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.4311 - 4312, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre sexué et perception des inégalités femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.3270 - 3271, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Maire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de profession banlieue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profession Banlieue, pp.33 - 48, 2013, 9791091206129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre sexué du système politique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pilhes; Gilles Pennequin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes-hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eyrolles, pp.187 - 196, 2012, 9782212553130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité : sans droit ni obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Junter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Milewski; Hélène Périvier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discriminations entre les femmes et les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.199 - 231, 2011, 9782724612011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transgression à la bienveillance : regards croisés sur la féminisation de la sphère publique par excellence, la sphère politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et action publique : la frontière public-privé en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.101 - 142, 2009, 9782296083967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity and the sexual order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Mousli; Eve-Alice Roustang-Stoller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women, Feminism, and Femininity in the 21st Century: American and French Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.133 - 154, 2009, 9780230613263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des-ordre-s sexué-s et genre du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Nicole-Drancourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conciliation travail-famille : attention travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.43 - 52, 2009, 9782296107748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité : un atout pour la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien sans elles : de la parité en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Atalante, pp.23 - 38, 2004, 9782841722648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des lois sur les quotas et la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bard; Christian Baudelot; Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les femmes s’en mêlent : genre et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Martinière, pp.142 - 170, 2004, 9782846751087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mère ou maire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien sans elles : de la parité en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Atalante, pp.113 - 128, 2004, 9782841722648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre de la non-discrimination : perspectives pluridisciplinaires et comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice. 2017, http://www.gip-recherche-justice.fr/publication/les-juridictions-et-les-instances-publiques-dans-la-mise-en-oeuvre-du-principe-de-non-discrimination-perspectives-pluridisciplinaires-et-comparees/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du citoyen critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2017, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme/Femme/Autre' face à l'élection présidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherches politiques de Sciences Po. 2016, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre de la non-discrimination : perspectives pluridisciplinaires et comparées. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences Po (École de droit / CNRS, Cevipof); Centre d'études et de recherches de sciences administratives et politiques (CERSA). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre du principe de non-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le Défenseur des Droits; Mission de Recherche Droit et Justice. 2016, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1944-2014 : les élections municipales et intercommunales au prisme de la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la diversité : entre identité et performance, quelle égalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réjane Sénac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS,Directrice du Département de Science politiqueCentre de recherches politiques de Sciences Po - CEVIPOF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rejane-senac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8794-4105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111190541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS au CEVIPOF - Centre de recherches politiques de Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignante à Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de pilotage du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme PRESAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure de l'IEP de Paris en science politique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site du CEVIPOF</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Genre, parité, diversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élites politiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enquête et méthodes qualitatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Immigration et ethnicité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nation et nationalismes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Philosophie politique de l'État</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentation politique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de la démocratie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valeurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropocentrisme au défi de l'antispécisme. Vers une zoopolitique émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2-2024), pp.39-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropocentrisme au défi de l’antispécisme : vers une zoopolitique émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2-2024), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c5r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégoriser, dominer, émanciper: l'animal(isation) comme prisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the challenge of a “common” Future: The French contemporary mobilizations against injustice in face of the ecological and social emergencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.103396. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2024.103396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité de la spontanéité dans les mobilisations contemporaines contre les injustices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme &amp; la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/2 (219), pp.101-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contemporary uses of the ‘values of the Republic’ in the French naturalisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369183X.2023.2211235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand entretien: L’émancipation sans condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (n° 131), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et ‘convergence des luttes’ au temps de la Covid-19 et de la cancel culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 267-268, pp.234 - 253. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dio.267.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations contemporaines contre les injustices réhabilitent la radicalité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mythologie de l’égalité : entre valeur républicaine et féminisme de l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les nouveaux feminismes, 2 (173), pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.173.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Critical Citizenship: Between Philosophical Enthusiasm and Political Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.407 - 432. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-019-00095-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship revocation: a stress test for liberal democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, When States Take Rights Back: Citizenship Revocation and Its Discontents, 23 (4), pp.388-405. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621025.2019.1616453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une République inégalitaire. Les pièges de la fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (322), pp.76-78. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/huma.322.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Gender Gaps in Legislative Committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women, Politics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (3), pp.310 - 335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.91 - 102. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.073.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new spirit of neoliberalism: equality and economic prosperity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Périvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Social Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (223-224), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/issj.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre la parité dans les intercommunalités est indispensable… et possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité n'a pas à être 'performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Europe : une politique monétaire inefficace, 2016/3 (355), pp.73-73. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ae.355.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial introduction: Equality in an age of neoliberalism and resurgent nationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romi Murkheje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Social Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (223-224), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/issj.12160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Conversation about the French Connection “Liberté, égalité, fraternité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXI (1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de David Paternotte & Nora Nagels (dir.), Imaginer la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.313-316. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.13135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de la diversité dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 153, pp.165 - 182. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.153.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender equality: a european challenge at the crossroads of economics, law and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité femmes-hommes un défi européen au croisement de l'économique, du juridique et du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.201-213. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.134.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique : Sophie Jacquot, L'égalité au nom du marché ? Émergence et démantèlement de la politique européenne d'égalité entre les hommes et les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (46), pp.172-176. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.046.0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender gap à la française' : recomposition ou dépassement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (2), pp.225 - 248. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.632.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Change in the French-Style Gender Gap : Through the 2012 Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, French Election 2012, 63 (2), pp.19-42. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.632.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dynamique égalitaire et recomposition des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.9 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.121 - 133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus : penser le cumul et l’intersection des discriminations pour comprendre les inégalités et agir pour l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de la documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5359-5360, pp.143 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité femmes-hommes au défi de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.34 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Equality: is France an Exception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.8 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité : sans droit ni obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Junter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.167 - 195. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.114.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.5 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité entre les sexes : principe constitutionnel et engagement international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.15 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quand une parité entre pair-e-s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité : interroger le genre du pouvoir et l’ordre sexué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 968, pp.24 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parité à la diversité : entre Deuxième sexe et discrimination seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp.431 - 444. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2010.516516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir a un genre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (151), pp.4 - 7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.151.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quotas légaux et partisans à la parité : panorama des stratégies en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (151), pp.30 - 39. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.151.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité entre les sexes dans le droit : de la discrimination justifiée à la discrimination positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, société et solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.27 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifying Parity in France after the Passage of the so-called Parity Laws and the Electoral Application of them: The 'Ideological Tinkering' of Political Party Officials (UMP and PS) and Women's NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.234-256. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2008.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender mainstreaming : analyse des enjeux d'un 'concept-méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.5 - 16. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gender mainstreaming, vrai en théorie, faux en pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.17 - 26. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gender mainstreaming au paritarisme : genèse d’un concept controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (44), pp.27-47. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.044.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture d’Éléonore Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.240 - 243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Irène Théry - La distinction des sexes. Une nouvelle approche de l’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.582.0343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (20), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gender mainstreaming à l’épreuve de sa genèse et de sa traduction dans l’action publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (20), pp.9-33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.020.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité entre les femmes et les hommes dans l'emploi : réflexions sur l'évolution récente du droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.67 - 93. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.062.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de Catherine Achin :Le mystère de la chambre basse. Comparaison des processus d’entrée des femmes au Parlement (France-Allemagne 1945-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (16), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.016.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations sexistes au travail : de la responsabilité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91, pp.95 - 110. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.2005.1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dites « domestiques » : des frontières spatiales aux frontières identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.84 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme versus égalitarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (1), pp.59 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur la parité, une première mondiale (1/6/2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.5 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones d'Éducation Prioritaires : enjeux d'une politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.7 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par effraction. Rendre visible la question animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stock; Philosophie Magazine Editeur, 2025, Immersions, 978-2-234-09834-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tarragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boussahba-Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janie Pélabay; Federico Tarragoni; Myriam Boussahba-Bravard; Réjane Sénac. Presses Universitaires de Rennes, 232 p., 2024, (Res publica), 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme si nous étions des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2024, Libelle, 9782021548068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mauff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. Presses Universitaires de France, 2024, La vie des idées, Nicolas Duvoux, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicales et fluides. Les mobilisations contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2021, 9782724637809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité sans condition. Osons nous imaginer et être semblables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Rue de l'échiquier, pp.96, 2019, Les incisives, 9782374251479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Same-Sex Marriage : A Neo-Institutional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.241, 2018, 9783319627632. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les non-frères au pays de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.160, 2017, Nouveaux Débats, 9782724620009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité sous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Wallach Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.215, 2015, Domaine fait politique, 9782724617351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Planté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot &amp; Rivages, 996, 2014, (Petite bibliothèque Payot), 9782228911597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qué Políticas para qué igualdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Domínguez Alcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Tirant Humanidades, pp.288, 2013, 9788415442974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.322, 2012, Le Lien social, 9782130592198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 3795, pp.127, 2008, Que sais-je ?, 9782130563914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre sexué : la perception des inégalités femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.364, 2007, Le Lien social, 9782130565444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des émancipations : entre bandita et “théorie frottée”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains philosophiques, terrains politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 97-111, 2025, 2971-4338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mauff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2024, La vie des idées, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie hors d'elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-36, 2024, Res publica, 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du politique: des &amp;quot;non-frères&amp;quot; à l'interdépendance des vivant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2024, La vie des idées, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté critique en France à la veille de l'élection présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 139-152, 2024, Res publica, 9782753595545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining a New Gender Contract for Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Pető; Laeticia Thissen; Amandine Clavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A New Gender Equality Contract for Europe. Feminism and Progressive Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.131-153, 2024, 9783031599927. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59993-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’écriture inclusive est-elle indispensable aux politiques d’égalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Haddad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture inclusive et si on s’y mettait ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Robert, 2023, Temps de parole, 9782321017318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations contemporaines contre les injustices dans leur radicalité fluide: vers un universalisme émancipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’universalisme en débat(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-162, 2023, 9782356879646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve des dilemmes de l’égalité: de la catégorisation sexuée binaire à l’état civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu; Véronique Mottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ, Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782275029597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“French-Style” Parity and Diversity: The Temptation of Inclusion Conditioned by Performance for “Non-brothers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Barozet; Ivan Sainsaulieu; Régis Cortesero; David Mélo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where Has Social Justice Gone? From Equality to Experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.71-86, 2022, 9783030931230. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93123-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règle 10: Sortir du sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cléa Chakraverty; Fabrice Rousselot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moi, Président.e. Un livre qui donne les clefs de l’Elysée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equateurs, pp.155-171, 2022, 9782382843130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la promotion de la diversité aux mobilisations contemporaines contre les injustices dans la France du XXIe siècle: expressions contemporaines d’un héritage républicain ambivalent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waxmann Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalities of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Waxmann Publishing House, pp.19-36, 2022, 9783830943426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux la centralité de l’école pour faire advenir une égalité sans condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Szerdahelyi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle égalité pour l’école ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-18, 2022, Savoir &amp; Formation, 9782140287503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité des inégalités femmes-hommes. Que disent les usages contemporains du genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Salanouve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir pour l’égalité. Questions de genre en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-32, 2021, 9782375461402. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.16167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire et les inégalités entre les sexes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dominguez Folgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Périvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde d'aujourd'hui. Les sciences sociales au temps de la Covid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-131, 2020, 9782724626704. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.lazar.2020.01.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship revocation : A stress test for liberal democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilien Fargues; Elke Winter; Matthew J. Gibney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When States Take Right Back</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.109 - 125, 2020, 9780367896454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: The Republic Tested by Parity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Franceschet; Mona Lena Krook. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Women’s Political Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467 - 481, 2019, 9781137590732. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-59074-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité et la diversité ‘à la française’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Sainseaulieu; Emmanuelle Barozet; Régis Cortéséro; David Mélo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où est passée la justice sociale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.111 - 122, 2019, 9782757429563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ammon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Mercat-Bruns; David B Oppenheimer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Perspectives on the Enforcement and Effectiveness of Antidiscrimination Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.239 - 256, 2018, 9783319900674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bard; Sylvie Chaperon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1092 - 1096, 2017, 9782130787204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre juste avec les études de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel genre de sexe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.69 - 92, 2017, 9782130789703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité « à la française » ou la tentation d’une égalité sous conditions de performance identitaire pour les « non-frères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence de Cock; Régis Meyran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paniques identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, pp.143 - 157, 2017, 9782365121118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démocratie sans les femmes à une démocratie dégenrée qui dérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau; Luc Rouban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie de l'entre soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.89 - 102, 2017, 9782724620504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il contratto sociale alla prova dell’offesiva della cosideetta ‘teoria del genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Laufer; Florence Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Che cos’è il genere?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Franco Angeli, pp.179 - 191, 2017, 9788891760159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Daumas; Nadia Mékouar-Hertzberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Misogynie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de L'Adour, pp.57 - 67, 2016, 9783034321983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité n'a pas à être performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Maurin; Nina Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire contre les inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des inégalités, pp.19 - 22, 2016, 9782955305911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osez le féminisme !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.601 - 603, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat social à l’épreuve de l’offensive contre ladite 'théorie du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Laufer; Florence Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Payot &amp; Rivages, pp.231 - 244, 2014, 9782228911597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritier Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.373 - 379, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni putes ni soumises (NPNS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.587 - 590, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ‘Feminist’ Demands Across the French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Celis; Sarah Childs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Conservatism and Political Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research Press, pp.231 - 250, 2014, 9781907301711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Robert Laffont, pp.338 - 341, 2014, 9782221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotas/parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Achin; Laure Bereni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire genre et science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.432 - 444, 2013, 9782724613810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité dans la magistrature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’activité 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.181 - 305, 2013, 9782110093707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pièges essentialistes de la parité et de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josepha Laroche; Yves Poirmeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.109 - 123, 2013, 9782343013817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe de Gouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.1796-1797, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la parité/Haut Conseil à l’égalité femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.3232 - 3233, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.1422 - 1423, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théroigne de Méricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.4311 - 4312, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre sexué et perception des inégalités femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des femmes, pp.3270 - 3271, 2013, 9782721006318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Maire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de profession banlieue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profession Banlieue, pp.33 - 48, 2013, 9791091206129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre sexué du système politique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pilhes; Gilles Pennequin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes-hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eyrolles, pp.187 - 196, 2012, 9782212553130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité : sans droit ni obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Junter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Milewski; Hélène Périvier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discriminations entre les femmes et les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.199 - 231, 2011, 9782724612011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity and the sexual order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Mousli; Eve-Alice Roustang-Stoller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women, Feminism, and Femininity in the 21st Century: American and French Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.133 - 154, 2009, 9780230613263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transgression à la bienveillance : regards croisés sur la féminisation de la sphère publique par excellence, la sphère politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et action publique : la frontière public-privé en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.101 - 142, 2009, 9782296083967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des-ordre-s sexué-s et genre du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Nicole-Drancourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conciliation travail-famille : attention travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.43 - 52, 2009, 9782296107748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parité : un atout pour la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien sans elles : de la parité en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Atalante, pp.23 - 38, 2004, 9782841722648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des lois sur les quotas et la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bard; Christian Baudelot; Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les femmes s’en mêlent : genre et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Martinière, pp.142 - 170, 2004, 9782846751087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mère ou maire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien sans elles : de la parité en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Atalante, pp.113 - 128, 2004, 9782841722648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre de la non-discrimination : perspectives pluridisciplinaires et comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice. 2017, http://www.gip-recherche-justice.fr/publication/les-juridictions-et-les-instances-publiques-dans-la-mise-en-oeuvre-du-principe-de-non-discrimination-perspectives-pluridisciplinaires-et-comparees/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du citoyen critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2017, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme/Femme/Autre' face à l'élection présidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherches politiques de Sciences Po. 2016, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre de la non-discrimination : perspectives pluridisciplinaires et comparées. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences Po (École de droit / CNRS, Cevipof); Centre d'études et de recherches de sciences administratives et politiques (CERSA). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions et les instances publiques dans la mise en œuvre du principe de non-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cluzel-Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janie Pélabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le Défenseur des Droits; Mission de Recherche Droit et Justice. 2016, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1944-2014 : les élections municipales et intercommunales au prisme de la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la diversité : entre identité et performance, quelle égalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sénac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D709F2F"/>
+    <w:nsid w:val="F9610465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52A20269"/>
+    <w:nsid w:val="82DBE001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AB0F1EB4"/>
+    <w:nsid w:val="55D4B14B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rejane-senac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8794-4105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111190541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/programme-presage/fr/content/rejane-senac-cevipof.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/programme-presage/fr/content/la-cite-du-genre.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/cevipof/fr/chercheur/rejane-senac.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05246897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05460025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c5r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05428065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04463505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04135268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fargues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie P&#233;labay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2023.2211235" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04233504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.131.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.267.0234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03379622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02971037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00095-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2019.1616453" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.322.0076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainbow Murray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.073.0091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Muracciole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.355.0073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Epstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romi Murkheje" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557769v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01178119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Milewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.134.0201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00988413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.046.0172" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559348v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03435480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delhaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556863v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Junter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.114.0167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556878v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2010.516516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556807v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.151.0004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556844v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.151.0030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559346v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fraisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559388v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559371v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559894v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.582.0343" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559869v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559398v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557939v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.062.0067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01310856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.016.0149" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.2005.1775" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557923v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05224784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390582v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04537746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mauff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/radicales-et-fluides--9782724637809.htm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04266450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwyn Winter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62764-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Wallach Scott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plant&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dom&#237;nguez Alc&#243;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05417807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59993-4_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04015330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04177578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03528062v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/genre-droit-et-politique-9782275029597.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03715381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03835338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/16167" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.16167" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03040704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez Folgueras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boring" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-monde-d-aujourd-hui--9782724626704-page-117.htm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lazar.2020.01.0117" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/978-1-137-59074-9_32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-59074-9_32" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-XR5GCQBF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ammon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03258286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398072v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582769v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perelman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cluzel-Metayer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02501138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borillo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063518v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rejane-senac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8794-4105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111190541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/programme-presage/fr/content/rejane-senac-cevipof.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/programme-presage/fr/content/la-cite-du-genre.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/cevipof/fr/chercheur/rejane-senac.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05246897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05460025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c5r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05428065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04463505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04135268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fargues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie P&#233;labay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2023.2211235" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04233504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.131.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.267.0234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03379622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02971037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00095-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2019.1616453" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.322.0076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainbow Murray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.073.0091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Muracciole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.355.0073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Epstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romi Murkheje" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557769v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01178119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00988413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Milewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025190v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.134.0201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.046.0172" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559348v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03435480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556863v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Junter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.114.0167" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delhaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556878v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2010.516516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556807v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.151.0004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556844v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.151.0030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559346v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559894v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559371v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fraisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559388v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.582.0343" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559869v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01559398v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557939v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.062.0067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01310856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.016.0149" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.2005.1775" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557923v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05224784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390582v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04537746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mauff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/radicales-et-fluides--9782724637809.htm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04266450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwyn Winter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62764-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01556769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Wallach Scott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plant&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dom&#237;nguez Alc&#243;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05417807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04450874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59993-4_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04015330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04177578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03528062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/genre-droit-et-politique-9782275029597.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03715381v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03835338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/16167" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.16167" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03040704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez Folgueras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boring" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-monde-d-aujourd-hui--9782724626704-page-117.htm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lazar.2020.01.0117" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/978-1-137-59074-9_32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-59074-9_32" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-XR5GCQBF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ammon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03258286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374088v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398072v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582769v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perelman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cluzel-Metayer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02501138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borillo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063518v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>