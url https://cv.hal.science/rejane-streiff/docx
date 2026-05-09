--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réjane Streiff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evolution des populations de ravageurs des cultures</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence, assembly and count datasets of viruses associated to the pine processionary moth Thaumetopoea pityocampa (Denis & Schiffermüller) (Lepidoptera, Notodontidae) identified from transcriptomic high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109180. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequence of a Partitivirus Isolated from Pine Processionary Moth Eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.e00071-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00071-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated miRNA and transcriptome profiling to explore the molecular determinism of convergent adaptation to corn in two lepidopteran pests of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Seninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.606. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07905-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequences of an Iteradensovirus and an Alphapermutotetra-Like Virus Identified from the Pine Processionary Moth ( Thaumetopoea pityocampa ) in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.e01163-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome data from a European specimen of Ostrinia scapulalis (Walker, 1859) (Lepidoptera, Pyraloidea, Crambidae, Pyraustinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106427. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene origins of chorusing diversity in Mediterranean bush-cricket populations (Ephippiger diurnus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yareli Esquer Garrigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Navascués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (3), pp.598-613. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/bly195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New WGS data and annotation of the heterosomal vs. autosomal localization of Ostrinia scapulalis (Lepidoptera, Crambidae) nuclear genomic scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.644-648. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic response of female adult moths to host and non-host plants in two closely related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-018-1257-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larval transcriptomic response to host plants in two related phytophagous lepidopteran species: implications for host specialization and species divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4589-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale interactions between habitat quality and genetic variation suggest an impact of grazing on the critically endangered Crau Plain grasshopper (Pamphagidae: Prionotropis rhodanica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of orthoptera research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.61-73. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/jor.27.15036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome and reference transcriptomic resources for the urticating pine defoliator Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genséric Beydon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.602-619. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;De novo&amp;lt;/em&amp;gt; genome and transcriptome resources of the Adzuki bean borer &amp;lt;em&amp;gt;Ostrinia scapulalis&amp;lt;/em&amp;gt; (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.781-787. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.01.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal choruses emerge from receiver psychology OPEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yareli D Esquer-Garrigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.34369. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep34369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host specialization involving attraction, avoidance and performance, in two phytophagous moth species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ramora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.114-125. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 16 novel microsatellite loci for Ephippiger diurnus (Orthoptera: Tettigoniidae) using pyrosequencing technology and cross-species amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yareli Esquer Garrigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.302-306. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/eje.2016.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group synchrony and alternation as an emergent property: elaborate chorus structure in a bushcricket is an incidental by-product of female preference for leading calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael. D. M. D. Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (12), pp.1957-1973. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-015-2008-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endrick Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), pp.413-423. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite evolutionary rate and pattern in &amp;lt;em&amp;gt;Schistocerca gregaria&amp;lt;/em&amp;gt; inferred from direct observation of germline mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plantamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Piou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.6107-6119. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of two components of reproductive isolation between two sibling species of moths, Ostrinia nubilalis and O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (4), pp.370-381. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2013.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of two phenologically divergent populations of the pine processionary moth (Thaumetopoea pityocampa) by de novo transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (Mars 2014), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a species by becoming a pest' or how two maize pests of the genus Ostrinia possibly evolved through parallel ecological speciation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.325-342. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When history repeats itself: Exploring the genetic architecture of host-plant adaptation in two closely related lepidopteran species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond an AFLP genome scan towards the identification of immune genes involved in plague resistance in Rattus rattus from Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tollenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svilena Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duplantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.354 - 367. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of sensory exploitation: QTL mapping of female and male receiver traits in an acoustic moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zenboudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (12), pp.2581-2596. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo transcriptomic resources for two sibling species of moths: Ostrinia nubilalis and O. scapulalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (73), 10 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-6-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Russia with lobe: genetic differentiation in trilobed uncus Ostrinia spp. follows food plant, not hairy legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Frolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Kononchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Malysh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2011.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Architecture of Sexual Selection: QTL Mapping of Male Song and Female Receiver Traits in an Acoustic Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7(9) (9), pp.e44554. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long microsatellites and unusually high levels of genetic diversity in the Orthoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Sword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2011.01124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning the European corn borer (&amp;lt;em&amp;gt;Ostrinia&amp;lt;/em&amp;gt; spp.) genome for adptive divergence between host-affiliated species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afiwa Midamegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.1414-1430. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05035.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleven polymorphic microsatellite markers for Oedaleus decorus (Orthoptera, Acrididae), an endangered grasshopper in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Arlettaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (6), pp.1363-1366. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02301.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling survival and mark loss in molting animals using capture, dead recoveries and exuvia recoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (2), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/05-0811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and gene flow in French populations of two Ostrinia taxa: host races or sibling species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (20), pp.4210-4222. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haldane's rule in Carabus : interspecific mating between C. punctatoauratus and C. splendens using experimental tests and molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (3), pp.189-194. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1570-7458.2006.00440.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat contraction and reduction in population size: Does isolation by distance matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Ecol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.3601-3615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of recent habitat contraction and reduction in population size: does isolation by distance matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (12), pp.3601-3615. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03046.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for Lysiphlebus testaceipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00854.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic survey of two endangered grasshopper subspecies, Prionotropis hystrix rhodanica and Prionotropis hystrix azami (Orthoptera, Pamphagidae): within- and between-population dynamics at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (3), pp.331-344. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-005-9043-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introgression in natural populations of bioindicators: a case study of Carabus splendens and Carabus punctatoauratus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), pp.3775-3786. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02714.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of levels of genetic diversity detected with AFLP and microsatellite markers within and among mixed Q. petraea (Matt.) Liebl. and Q. robur L. stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.M. Csaikl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goikoechea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2-3), pp.72-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the Norway lobster (Nephrops norvegicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1-2), pp.71-72. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8278.2001.00029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microsatellites and amplified fragment length polymorphism markers for parentage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.1037-1048. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01835.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite markers in Abudefduf luridus (Pisces: Pomacentridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Serrao Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (7), pp.993-994. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00939.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite characterization in the rainbow wrasse Coris julis (Pisces: Labridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serrao Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.629-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen dispersal inferred from paternity analysis in a mixed oak stand of Quercus robur L- and Q-petraea (Matt.) Liebl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steinkellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Glöessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (5), pp.831-841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of genetic variation and differentiation of two pedunculate oak (Quercus robur) stands using microsatellite and allozyme loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ziegenhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83, pp.597-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la diversité génétique et flux polliniques dans une chênaie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S137-S152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la diversité génétique et flux polliniques dans une chênaie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S137-S152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la diversité génétique et flux polliniques dans une chênaie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S137-S152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la diversité génétique et flux polliniques dans une chênaie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S137-S152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-population genetic structure in Quercus robur L. and Quercus petraea (Matt) Liebl. assessed with isozymes and microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steinkellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Glössl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la diversité génétique et flux polliniques dans une chênaie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S137-S152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la diversité génétique et flux polliniques dans une chênaie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S137-S152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic linkage map of Quercus robur L. (pedunculate oak) based on RAPD, scar, microsatellite, minisatellite, isozyme and 5S rDNA markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 97, pp.1090-1103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of (GA/CT)n microsatellite loci from Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steinkellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Turetschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33, pp.1093-1096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene origins of chorusing diversity in Mediterranean bush-cricket populations (Ephippiger diurnus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yareli Esquer Garrigos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress of Orthopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orthopterists' Society, Mar 2019, Online, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral communities associated with lepidoptera : A study of Thaumetopoea pityocampa (Notodontidae) and the European corn borer species complex Ostrinia nubilalis / O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rhode Island. Kingston, USA. National Centre for Scientific Research Demokritos (NCSR Demokritos), GRC., Aug 2018, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races hôtes et races phéromonales chez les pyrales du maïs et de l'armoise: le puzzle infernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using oaks to compare microsatellites and AFLP markers for parentage analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sylvolab symposium: Modelling and experimental research on genetic processes in tropical and temperate Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Kourou, Guyane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the effects of regeneration regime on genetic diversity and inbreeding in oak populations by use of the simulation model eco-gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of microsatellite loci from Quercus robur and Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steikellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Turetschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic resources of two Lepidoptera: the Notodontidae Thaumetopoea pityocampa and the Crambidae Ostrinia scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Crête, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Life history trait approach of host plant specialization in Lepidopteran pests, ADALEP network workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Ecologie et environnement du CNRS : compte-rendu des journées des 22, 23 et 24 février 2017, CNRS, Bordeaux, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-141, 2017, Les Cahiers Prospectives CNRS INEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le criquet rhodanien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie et conservation d’une steppe méditerranéenne, La plaine de Crau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-7592-2082-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une population soumise à un régime de reproduction mixte; Estimation du taux d'autofécondation sur la base de données de type microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique spatiale et flux polliniques dans une chenaie mixte : Quercus petraea (Matt.) Liebl., Quercus robur L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02836270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution neutre et adaptative des populations naturelles; illustration chez les pyrales du genre &amp;lt;em&amp;gt;Ostrinia&amp;lt;/em&amp;gt; spécialisées à leurs plantes hôtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02794479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Réjane Streiff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evolution des populations de ravageurs des cultures</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence, assembly and count datasets of viruses associated to the pine processionary moth Thaumetopoea pityocampa (Denis & Schiffermüller) (Lepidoptera, Notodontidae) identified from transcriptomic high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109180. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequence of a Partitivirus Isolated from Pine Processionary Moth Eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.e00071-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00071-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated miRNA and transcriptome profiling to explore the molecular determinism of convergent adaptation to corn in two lepidopteran pests of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Seninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.606. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07905-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequences of an Iteradensovirus and an Alphapermutotetra-Like Virus Identified from the Pine Processionary Moth ( Thaumetopoea pityocampa ) in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.e01163-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome data from a European specimen of Ostrinia scapulalis (Walker, 1859) (Lepidoptera, Pyraloidea, Crambidae, Pyraustinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106427. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene origins of chorusing diversity in Mediterranean bush-cricket populations (Ephippiger diurnus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yareli Esquer Garrigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Navascués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (3), pp.598-613. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/bly195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New WGS data and annotation of the heterosomal vs. autosomal localization of Ostrinia scapulalis (Lepidoptera, Crambidae) nuclear genomic scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.644-648. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale interactions between habitat quality and genetic variation suggest an impact of grazing on the critically endangered Crau Plain grasshopper (Pamphagidae: Prionotropis rhodanica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of orthoptera research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.61-73. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/jor.27.15036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic response of female adult moths to host and non-host plants in two closely related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-018-1257-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larval transcriptomic response to host plants in two related phytophagous lepidopteran species: implications for host specialization and species divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4589-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome and reference transcriptomic resources for the urticating pine defoliator Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genséric Beydon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.602-619. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;De novo&amp;lt;/em&amp;gt; genome and transcriptome resources of the Adzuki bean borer &amp;lt;em&amp;gt;Ostrinia scapulalis&amp;lt;/em&amp;gt; (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.781-787. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.01.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal choruses emerge from receiver psychology OPEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yareli D Esquer-Garrigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.34369. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep34369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host specialization involving attraction, avoidance and performance, in two phytophagous moth species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ramora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.114-125. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 16 novel microsatellite loci for Ephippiger diurnus (Orthoptera: Tettigoniidae) using pyrosequencing technology and cross-species amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yareli Esquer Garrigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.302-306. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/eje.2016.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group synchrony and alternation as an emergent property: elaborate chorus structure in a bushcricket is an incidental by-product of female preference for leading calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael. D. M. D. Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (12), pp.1957-1973. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-015-2008-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endrick Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), pp.413-423. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite evolutionary rate and pattern in &amp;lt;em&amp;gt;Schistocerca gregaria&amp;lt;/em&amp;gt; inferred from direct observation of germline mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plantamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Piou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.6107-6119. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of two components of reproductive isolation between two sibling species of moths, Ostrinia nubilalis and O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (4), pp.370-381. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2013.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of two phenologically divergent populations of the pine processionary moth (Thaumetopoea pityocampa) by de novo transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (Mars 2014), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a species by becoming a pest' or how two maize pests of the genus Ostrinia possibly evolved through parallel ecological speciation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.325-342. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When history repeats itself: Exploring the genetic architecture of host-plant adaptation in two closely related lepidopteran species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond an AFLP genome scan towards the identification of immune genes involved in plague resistance in Rattus rattus from Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tollenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svilena Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duplantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.354 - 367. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of sensory exploitation: QTL mapping of female and male receiver traits in an acoustic moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zenboudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (12), pp.2581-2596. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo transcriptomic resources for two sibling species of moths: Ostrinia nubilalis and O. scapulalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (73), 10 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-6-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Russia with lobe: genetic differentiation in trilobed uncus Ostrinia spp. follows food plant, not hairy legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Frolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Kononchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Malysh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2011.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Architecture of Sexual Selection: QTL Mapping of Male Song and Female Receiver Traits in an Acoustic Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7(9) (9), pp.e44554. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long microsatellites and unusually high levels of genetic diversity in the Orthoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Sword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2011.01124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning the European corn borer (&amp;lt;em&amp;gt;Ostrinia&amp;lt;/em&amp;gt; spp.) genome for adptive divergence between host-affiliated species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afiwa Midamegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.1414-1430. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05035.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleven polymorphic microsatellite markers for Oedaleus decorus (Orthoptera, Acrididae), an endangered grasshopper in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Arlettaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (6), pp.1363-1366. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02301.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling survival and mark loss in molting animals using capture, dead recoveries and exuvia recoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (2), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/05-0811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and gene flow in French populations of two Ostrinia taxa: host races or sibling species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (20), pp.4210-4222. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haldane's rule in Carabus : interspecific mating between C. punctatoauratus and C. splendens using experimental tests and molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (3), pp.189-194. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1570-7458.2006.00440.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat contraction and reduction in population size: Does isolation by distance matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Ecol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.3601-3615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of recent habitat contraction and reduction in population size: does isolation by distance matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (12), pp.3601-3615. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03046.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for Lysiphlebus testaceipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00854.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic survey of two endangered grasshopper subspecies, Prionotropis hystrix rhodanica and Prionotropis hystrix azami (Orthoptera, Pamphagidae): within- and between-population dynamics at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (3), pp.331-344. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-005-9043-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introgression in natural populations of bioindicators: a case study of Carabus splendens and Carabus punctatoauratus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), pp.3775-3786. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02714.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of levels of genetic diversity detected with AFLP and microsatellite markers within and among mixed Q. petraea (Matt.) Liebl. and Q. robur L. stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.M. Csaikl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goikoechea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2-3), pp.72-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the Norway lobster (Nephrops norvegicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1-2), pp.71-72. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8278.2001.00029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microsatellites and amplified fragment length polymorphism markers for parentage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.1037-1048. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01835.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite markers in Abudefduf luridus (Pisces: Pomacentridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Serrao Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (7), pp.993-994. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00939.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite characterization in the rainbow wrasse Coris julis (Pisces: Labridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serrao Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.629-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen dispersal inferred from paternity analysis in a mixed oak stand of Quercus robur L- and Q-petraea (Matt.) Liebl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steinkellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Glöessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (5), pp.831-841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of genetic variation and differentiation of two pedunculate oak (Quercus robur) stands using microsatellite and allozyme loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ziegenhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83, pp.597-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la diversité génétique et flux polliniques dans une chênaie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S137-S152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la diversité génétique et flux polliniques dans une chênaie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S137-S152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la diversité génétique et flux polliniques dans une chênaie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S137-S152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la diversité génétique et flux polliniques dans une chênaie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S137-S152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-population genetic structure in Quercus robur L. and Quercus petraea (Matt) Liebl. assessed with isozymes and microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steinkellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Glössl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la diversité génétique et flux polliniques dans une chênaie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S137-S152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la diversité génétique et flux polliniques dans une chênaie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S137-S152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic linkage map of Quercus robur L. (pedunculate oak) based on RAPD, scar, microsatellite, minisatellite, isozyme and 5S rDNA markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 97, pp.1090-1103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of (GA/CT)n microsatellite loci from Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steinkellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Turetschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33, pp.1093-1096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene origins of chorusing diversity in Mediterranean bush-cricket populations (Ephippiger diurnus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yareli Esquer Garrigos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress of Orthopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orthopterists' Society, Mar 2019, Online, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral communities associated with lepidoptera : A study of Thaumetopoea pityocampa (Notodontidae) and the European corn borer species complex Ostrinia nubilalis / O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rhode Island. Kingston, USA. National Centre for Scientific Research Demokritos (NCSR Demokritos), GRC., Aug 2018, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races hôtes et races phéromonales chez les pyrales du maïs et de l'armoise: le puzzle infernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using oaks to compare microsatellites and AFLP markers for parentage analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sylvolab symposium: Modelling and experimental research on genetic processes in tropical and temperate Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Kourou, Guyane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the effects of regeneration regime on genetic diversity and inbreeding in oak populations by use of the simulation model eco-gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of microsatellite loci from Quercus robur and Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Steikellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Turetschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic resources of two Lepidoptera: the Notodontidae Thaumetopoea pityocampa and the Crambidae Ostrinia scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Crête, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Life history trait approach of host plant specialization in Lepidopteran pests, ADALEP network workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Ecologie et environnement du CNRS : compte-rendu des journées des 22, 23 et 24 février 2017, CNRS, Bordeaux, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-141, 2017, Les Cahiers Prospectives CNRS INEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le criquet rhodanien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie et conservation d’une steppe méditerranéenne, La plaine de Crau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-7592-2082-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une population soumise à un régime de reproduction mixte; Estimation du taux d'autofécondation sur la base de données de type microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique spatiale et flux polliniques dans une chenaie mixte : Quercus petraea (Matt.) Liebl., Quercus robur L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02836270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution neutre et adaptative des populations naturelles; illustration chez les pyrales du genre &amp;lt;em&amp;gt;Ostrinia&amp;lt;/em&amp;gt; spécialisées à leurs plantes hôtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02794479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00071-21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01163-20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981600v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106427" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareli Esquer Garrigos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Party" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.08.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pommier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1257-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4589-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.27.15036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gens&#233;ric Beydon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12756" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.01.073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Greenfield" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareli D Esquer-Garrigos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane D Streiff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34369" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ramora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12766" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Greenfield" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2016.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marin-Cudraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael. D. M. D. Greenfield" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-2008-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13465" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A005AA689812A5F836661373C4D28E03728BA48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meusnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Vogel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heckel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069211" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tollenaere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svilena Ivanova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C541433E563428B24BBD318A9CA50AA8CB9E42C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zenboudj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Limousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12252" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-73" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Frolov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kononchuk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Malysh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.58" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Limousin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Alem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044554" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Sword" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01124.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RD6VSK6N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05035.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF90D1541498763CB086BD861DB8619E0A7AA1D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02301.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/551898C2756228C6F51B74158352D003C054C648/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-0811" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03457.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX9SSJ02-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Veyrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2006.00440.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08A9731FA77EB40313A008046D97FC41AF0B2791/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leblois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Streiff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663496v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03046.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTDNP241-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecoq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-005-9043-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D116WDPT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02714.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMD5X6DH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottrell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Csaikl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goikoechea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Alberto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magalhaes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Castro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00029.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGJSMSJM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686076v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01835.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A331189A3A6405875400949FE61DF0145B4D4303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940561v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Carvalho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afonso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Serrao Santos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00939.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCKGPDPV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689073v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serrao Santos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steinkellner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gl&#246;essl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698098v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ziegenhagen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Kremer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490628v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Labb&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gl&#246;ssl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487435v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trontin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fluch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687310v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turetschek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966573v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Greenfield" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837294v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793559v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282841v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766893v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770763v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steikellner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786428v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154690v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837257v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/258329.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604650v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00071-21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01163-20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981600v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106427" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareli Esquer Garrigos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Party" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.08.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.27.15036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pommier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1257-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4589-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gens&#233;ric Beydon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12756" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.01.073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Greenfield" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareli D Esquer-Garrigos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane D Streiff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34369" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ramora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12766" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Greenfield" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2016.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marin-Cudraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael. D. M. D. Greenfield" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-2008-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13465" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A005AA689812A5F836661373C4D28E03728BA48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meusnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Vogel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heckel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069211" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tollenaere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svilena Ivanova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C541433E563428B24BBD318A9CA50AA8CB9E42C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zenboudj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Limousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12252" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-73" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Frolov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kononchuk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Malysh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.58" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Limousin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Alem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044554" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Sword" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01124.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RD6VSK6N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05035.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF90D1541498763CB086BD861DB8619E0A7AA1D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02301.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/551898C2756228C6F51B74158352D003C054C648/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-0811" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03457.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX9SSJ02-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Veyrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2006.00440.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08A9731FA77EB40313A008046D97FC41AF0B2791/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leblois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Streiff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663496v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03046.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTDNP241-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecoq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-005-9043-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D116WDPT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02714.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMD5X6DH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottrell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Csaikl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goikoechea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Alberto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magalhaes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Castro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00029.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGJSMSJM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686076v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01835.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A331189A3A6405875400949FE61DF0145B4D4303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940561v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Carvalho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afonso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Serrao Santos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00939.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCKGPDPV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689073v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serrao Santos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steinkellner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gl&#246;essl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698098v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ziegenhagen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Kremer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490628v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Labb&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gl&#246;ssl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487435v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trontin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fluch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687310v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turetschek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966573v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Greenfield" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837294v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793559v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282841v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766893v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770763v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steikellner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786428v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154690v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837257v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/258329.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604650v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>