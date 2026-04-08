--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -425,222 +425,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system with weights and with critical Sobolev exponent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a system of multi-component Ginzburg-Landau vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongmin Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhee Sohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Advances in Nonlinear Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40879-023-00650-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/anona-2022-0315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328590v1</w:t>
+                <w:t xml:space="preserve">hal-04312021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a system of multi-component Ginzburg-Landau vortices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A system with weights and with critical Sobolev exponent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Benhamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juhee Sohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nonlinear Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/anona-2022-0315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40879-023-00650-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312021v1</w:t>
+                <w:t xml:space="preserve">hal-04328590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NONLINEAR PROBLEM WITH A WEIGHT AND A NONVANISHING BOUNDARY DATUM</w:t>
               </w:r>
@@ -1706,385 +1706,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASYMPTOTIC ANALYSIS FOR MICROMAGNETICS OF THIN FILMS GOVERNED BY INDEFINITE MATERIAL COEFFICIENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Junction of ferromagnetic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gaudiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ken Shirakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (5), pp.1345--1361. </w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (3-4), pp.593--619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2010.9.1345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00526-010-0327-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693017v1</w:t>
+                <w:t xml:space="preserve">hal-00693005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junction of ferromagnetic thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASYMPTOTIC ANALYSIS FOR MICROMAGNETICS OF THIN FILMS GOVERNED BY INDEFINITE MATERIAL COEFFICIENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Shirakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (5), pp.1345--1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2010.9.1345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00526-010-0327-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00693005v1</w:t>
+                <w:t xml:space="preserve">hal-00693017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junction of ferromagnetic thin films</w:t>
+                <w:t xml:space="preserve">Asymptotic Analysis for micromagnetics on thin films governed by indefinite material coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gaudiello</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Shirakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 39 (no 3-4), p. 593-619</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (no 5), p. 1345-1361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795492v1</w:t>
+                <w:t xml:space="preserve">hal-00795498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Analysis for micromagnetics on thin films governed by indefinite material coefficient</w:t>
+                <w:t xml:space="preserve">Junction of ferromagnetic thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ken Shirakawa</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gaudiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (no 5), p. 1345-1361</w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (no 3-4), p. 593-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795498v1</w:t>
+                <w:t xml:space="preserve">hal-00795492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis, in a thin multidomain, of minimizing maps with values in S(2)</w:t>
               </w:r>
@@ -4281,51 +4281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hadiji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Han" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhee Sohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2023-0165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benhamida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yazidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-024-00304-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto de Maio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Lefter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perugia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/ade028-0708-613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-023-00650-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anona-2022-0315" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8060997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.08.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Shafrir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Baraket" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2017.1376737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Soueid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2015.09.050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chacouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0563-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaudiello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.05.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohyun Bae" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vigneron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Shirakawa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2010.9.1345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-010-0327-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHJXQMJC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2007.06.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2008.11.078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRPJGTV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795635v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-005-0435-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaulieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2005.08.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9P4FBXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Molle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Passaseo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500001293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F458A64CD53A14BD73E339AF8346C25A0E4D4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Courilleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.804" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demengel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546X(92)90098-Y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP3DKFTF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00301791" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/766CDAF606FF206108DB3B135A946BD3A132DBD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673017v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.713" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Benhafsia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535158v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hadiji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Han" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhee Sohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2023-0165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benhamida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yazidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-024-00304-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto de Maio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Lefter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perugia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/ade028-0708-613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anona-2022-0315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-023-00650-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8060997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.08.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Shafrir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Baraket" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2017.1376737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Soueid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2015.09.050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chacouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0563-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaudiello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.05.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohyun Bae" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vigneron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Shirakawa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-010-0327-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHJXQMJC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2010.9.1345" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2007.06.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2008.11.078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRPJGTV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795635v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-005-0435-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaulieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2005.08.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9P4FBXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Molle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Passaseo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500001293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F458A64CD53A14BD73E339AF8346C25A0E4D4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Courilleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.804" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demengel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546X(92)90098-Y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP3DKFTF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00301791" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/766CDAF606FF206108DB3B135A946BD3A132DBD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673017v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.713" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Benhafsia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535158v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>