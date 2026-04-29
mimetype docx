--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1706,221 +1706,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junction of ferromagnetic thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASYMPTOTIC ANALYSIS FOR MICROMAGNETICS OF THIN FILMS GOVERNED BY INDEFINITE MATERIAL COEFFICIENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Shirakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 39 (3-4), pp.593--619. </w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (5), pp.1345--1361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00526-010-0327-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2010.9.1345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693005v1</w:t>
+                <w:t xml:space="preserve">hal-00693017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASYMPTOTIC ANALYSIS FOR MICROMAGNETICS OF THIN FILMS GOVERNED BY INDEFINITE MATERIAL COEFFICIENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Junction of ferromagnetic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gaudiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ken Shirakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (3-4), pp.593--619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00526-010-0327-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2010.9.1345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00693017v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis for micromagnetics on thin films governed by indefinite material coefficient</w:t>
               </w:r>
@@ -3363,233 +3363,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed energies for functionals on W1,1(B2, S1)</w:t>
+                <w:t xml:space="preserve">Regularity of \int {|\nabla u|^2 +\lambda |u - f|^2} and some gap phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Demengel</w:t>
+                <w:t xml:space="preserve">F. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 19 (7), pp.625 - 641. </w:t>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1 (4), pp.385 - 400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0362-546X(92)90098-Y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF00301791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672966v1</w:t>
+                <w:t xml:space="preserve">hal-01672965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity of \int {|\nabla u|^2 +\lambda |u - f|^2} and some gap phenomenon</w:t>
+                <w:t xml:space="preserve">Relaxed energies for functionals on W1,1(B2, S1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zhou</w:t>
+                <w:t xml:space="preserve">F. Demengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 1 (4), pp.385 - 400. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 19 (7), pp.625 - 641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00301791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0362-546X(92)90098-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672965v1</w:t>
+                <w:t xml:space="preserve">hal-01672966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions positives de l'équation $- \Delta u = u^p + \mu u^q$ dans un domaine à trou</w:t>
               </w:r>
@@ -3793,177 +3793,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and non-existence results for problems involving nonlocal operator with an asymmetric weight and with a critical</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Convergence of Solutions for the Ginzburg-Landau Equation and System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongmin Han</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168396v1</w:t>
+                <w:t xml:space="preserve">hal-05238773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Convergence of Solutions for the Ginzburg-Landau Equation and System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence and non-existence results for problems involving nonlocal operator with an asymmetric weight and with a critical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Benhafsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238773v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-component Ginzburg-Landau vortices with a nonsymmetric potential: Part I. Zero Degree Case</w:t>
               </w:r>
@@ -4037,51 +4037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence results for problems involving non local operator with an asymmetric weight and with a critical nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Benhafsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4281,51 +4281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hadiji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Han" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhee Sohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2023-0165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benhamida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yazidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-024-00304-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto de Maio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Lefter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perugia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/ade028-0708-613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anona-2022-0315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-023-00650-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8060997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.08.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Shafrir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Baraket" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2017.1376737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Soueid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2015.09.050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chacouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0563-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaudiello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.05.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohyun Bae" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vigneron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Shirakawa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-010-0327-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHJXQMJC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2010.9.1345" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2007.06.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2008.11.078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRPJGTV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795635v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-005-0435-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaulieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2005.08.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9P4FBXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Molle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Passaseo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500001293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F458A64CD53A14BD73E339AF8346C25A0E4D4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Courilleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.804" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demengel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546X(92)90098-Y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP3DKFTF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00301791" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/766CDAF606FF206108DB3B135A946BD3A132DBD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673017v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.713" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Benhafsia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535158v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hadiji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Han" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhee Sohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2023-0165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benhamida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yazidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-024-00304-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto de Maio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Lefter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perugia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/ade028-0708-613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anona-2022-0315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-023-00650-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8060997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.08.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Shafrir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Baraket" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2017.1376737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Soueid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2015.09.050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chacouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0563-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaudiello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.05.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohyun Bae" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vigneron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Shirakawa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2010.9.1345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-010-0327-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHJXQMJC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2007.06.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2008.11.078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRPJGTV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795635v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-005-0435-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaulieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2005.08.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9P4FBXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Molle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Passaseo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500001293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F458A64CD53A14BD73E339AF8346C25A0E4D4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Courilleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.804" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00301791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/766CDAF606FF206108DB3B135A946BD3A132DBD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demengel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546X(92)90098-Y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP3DKFTF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673017v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.713" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238773v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Benhafsia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535158v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>