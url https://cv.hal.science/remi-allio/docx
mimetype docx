--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -317,78 +317,78 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.msag009. </w:t>
+              <w:t xml:space="preserve">, 2026, 43 (2), pp.msag009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msag009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368790v2</w:t>
+                <w:t xml:space="preserve">hal-05368790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haploblocks contribute to parallel climate adaptation following global invasion of a cosmopolitan plant</w:t>
               </w:r>
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive phylogeny and revised taxonomy illuminate the origin and diversification of the global radiation of Papilio (Lepidoptera: Papilionidae)</w:t>
+                <w:t xml:space="preserve">Pangolin genomes offer key insights and resources for the world’s most trafficked wild mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien L. Condamine</w:t>
+                <w:t xml:space="preserve">Sean Heighton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette L. Reboud</w:t>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian R. Dupuis</w:t>
+                <w:t xml:space="preserve">Jordi Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel F.A. Toussaint</w:t>
+                <w:t xml:space="preserve">Hao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 183, pp.107758. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (10), pp.msad190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031194v1</w:t>
+                <w:t xml:space="preserve">hal-04251934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pangolin genomes offer key insights and resources for the world’s most trafficked wild mammals</w:t>
+                <w:t xml:space="preserve">A comprehensive phylogeny and revised taxonomy illuminate the origin and diversification of the global radiation of Papilio (Lepidoptera: Papilionidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Heighton</w:t>
+                <w:t xml:space="preserve">Fabien L. Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+                <w:t xml:space="preserve">Eliette L. Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Salmona</w:t>
+                <w:t xml:space="preserve">Julian R. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Meng</w:t>
+                <w:t xml:space="preserve">Emmanuel F.A. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (10), pp.msad190. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183, pp.107758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251934v1</w:t>
+                <w:t xml:space="preserve">hal-04031194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling fossils with phylogenies reveals the origin and macroevolutionary processes explaining the global cycad biodiversity</w:t>
               </w:r>
@@ -2532,51 +2532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macroevolutionary and genomic approach to studying insect-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L. Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2657,51 +2657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macroevolutionary and genomic approach to studying insect-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L. Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,51 +3361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zelvelder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Archange Boupoya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Niangadouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-05368790v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Emerling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teullet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gatesy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Springer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Battlay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon T. Hendrickson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas I. Mendez-Reneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Santangelo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Albano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02751-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252088v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Juv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weyna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauroua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09425-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792049v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890530v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lutgen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magdeleine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266876v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad834" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette L. Reboud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Dupuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F.A. Toussaint" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107758" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Coiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mazet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla J. Seyfullah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Condamine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0889" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wanke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chomicki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. P&#233;rez-Escobar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20507-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Avenant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Kitchener" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. H. Sperling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02869919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schomaker&#8208;bastos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emerling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Teullet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gatesy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Springer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barthe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moraes-Barros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tilak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wanke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zelvelder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kergoat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03343948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTG006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zelvelder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Archange Boupoya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Niangadouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-05368790v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Emerling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teullet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gatesy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Springer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Battlay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon T. Hendrickson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas I. Mendez-Reneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Santangelo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Albano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02751-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252088v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Juv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weyna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauroua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09425-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792049v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890530v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lutgen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magdeleine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266876v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad834" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette L. Reboud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Dupuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F.A. Toussaint" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Coiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mazet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla J. Seyfullah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Condamine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0889" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wanke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chomicki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. P&#233;rez-Escobar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20507-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Avenant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Kitchener" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. H. Sperling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02869919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schomaker&#8208;bastos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emerling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Teullet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gatesy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Springer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barthe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moraes-Barros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tilak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wanke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zelvelder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kergoat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03343948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTG006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>