--- v1 (2026-04-13)
+++ v2 (2026-05-22)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,1897 +368,2031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haploblocks contribute to parallel climate adaptation following global invasion of a cosmopolitan plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can ecological interactions drive evolutionary outcomes? Evidence from insect host shifts between parasitic and non-parasitic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Zelvelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Battlay</w:t>
+                <w:t xml:space="preserve">Gael J. Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon T. Hendrickson</w:t>
+                <w:t xml:space="preserve">Laure Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas I. Mendez-Reneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucas J. Albano</w:t>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02751-2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 293 (2068), pp.20260100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2026.0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204320v1</w:t>
+                <w:t xml:space="preserve">hal-05594378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One mother for two species via obligate cross-species cloning in ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lutrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Juvé</w:t>
+                <w:t xml:space="preserve">A. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lutrat</w:t>
+                <w:t xml:space="preserve">A. Weyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lauroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 646 (8084), pp.372-377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-025-09425-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element accumulation drives genome size increase in Hylesia metabus (Lepidoptera: Saturniidae), an urticating moth species from South America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haploblocks contribute to parallel climate adaptation following global invasion of a cosmopolitan plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Battlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon T. Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Allio</w:t>
+                <w:t xml:space="preserve">Jonas I. Mendez-Reneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">James G. Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bénéluz</w:t>
+                <w:t xml:space="preserve">Lucas J. Albano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esae069⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1441-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02751-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792049v3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic data reveal divergent paths of chitinase evolution underlying dietary convergence in anteaters and pangolins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposable element accumulation drives genome size increase in Hylesia metabus (Lepidoptera: Saturniidae), an urticating moth species from South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Lutgen</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Magdeleine</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Koual</w:t>
+                <w:t xml:space="preserve">Frédéric Bénéluz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (2), pp.evaf002. </w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116 (3), pp.344-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaf002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esae069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890530v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792049v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoMaM v12: a database of curated single-copy ortholog alignments and trees to study mammalian evolutionary genomics</w:t>
+                <w:t xml:space="preserve">Transcriptomic data reveal divergent paths of chitinase evolution underlying dietary convergence in anteaters and pangolins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Teullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+                <w:t xml:space="preserve">Dave Lutgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+                <w:t xml:space="preserve">Amandine Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel J P Douzery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Rachid Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad834⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.evaf002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaf002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266876v2</w:t>
+                <w:t xml:space="preserve">hal-04890530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pangolin genomes offer key insights and resources for the world’s most trafficked wild mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OrthoMaM v12: a database of curated single-copy ortholog alignments and trees to study mammalian evolutionary genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Heighton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Allio</w:t>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+                <w:t xml:space="preserve">Emmanuel J P Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Salmona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hao Meng</w:t>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad190⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (D1), pp.D529-D535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251934v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive phylogeny and revised taxonomy illuminate the origin and diversification of the global radiation of Papilio (Lepidoptera: Papilionidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenomics illuminates the phylogeny of flower weevils (Curculioninae) and reveals ten independent origins of broodsite pollination mutualism in true weevils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien L. Condamine</w:t>
+                <w:t xml:space="preserve">X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette L. Reboud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel F.A. Toussaint</w:t>
+                <w:t xml:space="preserve">S. Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107758⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2008), pp.20230889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04031194v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling fossils with phylogenies reveals the origin and macroevolutionary processes explaining the global cycad biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Coiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Coiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Allio</w:t>
+                <w:t xml:space="preserve">Leyla J. Seyfullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L Condamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 240 (4), pp.1616-1635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.19010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics illuminates the phylogeny of flower weevils (Curculioninae) and reveals ten independent origins of broodsite pollination mutualism in true weevils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive phylogeny and revised taxonomy illuminate the origin and diversification of the global radiation of Papilio (Lepidoptera: Papilionidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L. Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette L. Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Haran</w:t>
+                <w:t xml:space="preserve">Julian R. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Benoit</w:t>
+                <w:t xml:space="preserve">Emmanuel F.A. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0889⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183, pp.107758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04237796v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhylteR: Efficient Identification of Outlier Sequences in Phylogenomic Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pangolin genomes offer key insights and resources for the world’s most trafficked wild mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Heighton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Comte</w:t>
+                <w:t xml:space="preserve">Jordi Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Tricou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+                <w:t xml:space="preserve">Hao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 40 (11), pp.msad234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad234⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 40 (10), pp.msad190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995366v3</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide macroevolutionary signatures of key innovations in butterflies colonizing new host plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Allio</w:t>
+                <w:t xml:space="preserve">PhylteR: Efficient Identification of Outlier Sequences in Phylogenomic Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+                <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Wanke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oscar A. Pérez-Escobar</w:t>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20507-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (11), pp.msad234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143738v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality carnivoran genomes from roadkill samples enable comparative species delineation in aardwolf and bat-eared fox</w:t>
+                <w:t xml:space="preserve">Genome-wide macroevolutionary signatures of key innovations in butterflies colonizing new host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+                <w:t xml:space="preserve">Guillaume Chomicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew C Kitchener</w:t>
+                <w:t xml:space="preserve">Oscar A. Pérez-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.63167⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20507-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147106v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome shotgun phylogenomics resolves the pattern and timing of swallowtail butterfly evolution</w:t>
+                <w:t xml:space="preserve">High-quality carnivoran genomes from roadkill samples enable comparative species delineation in aardwolf and bat-eared fox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Clamens</w:t>
+                <w:t xml:space="preserve">Nico L Avenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix A. H. Sperling</w:t>
+                <w:t xml:space="preserve">Andrew C Kitchener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (1), pp.38-60. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syz030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.63167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125214v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Whole genome shotgun phylogenomics resolves the pattern and timing of swallowtail butterfly evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix A. H. Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.38-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syz030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MitoFinder: Efficient automated large-scale extraction of mitogenomic data in target enrichment phylogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Schomaker‐bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nabholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.892-905. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2268,529 +2402,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel gene losses underly convergent evolution of the oral apparatus in ant-eating mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Emerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Teullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gatesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Española de Biología Evolutiva, Aug 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive phylogenomic view of the living xenarthran radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Moraes-Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Emerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Española de Biología Evolutiva, Aug 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macroevolutionary and genomic approach to studying insect-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L. Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nabholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Wanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires scientifiques du Muséum d’Histoire Naturelle de Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macroevolutionary and genomic approach to studying insect-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L. Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nabholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University of Alberta – Biology department seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2800,154 +2934,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From antagonists to mutualists: the emergence of brood-site pollination in Ochyromerini weevils revealed by a new weevil specific UCE probe set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Zelvelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2957,147 +3091,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics reveals divergent paths of chitinase evolution underlying dietary convergence in ant-eating mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Teullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Lutgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3107,114 +3241,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics and comparative genomics in ant-eating mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. Université Montpellier, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021MONTG006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03343948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3361,51 +3495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zelvelder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Archange Boupoya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Niangadouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-05368790v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Emerling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teullet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gatesy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Springer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Battlay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon T. Hendrickson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas I. Mendez-Reneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Santangelo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Albano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02751-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252088v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Juv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weyna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauroua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09425-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792049v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890530v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lutgen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magdeleine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266876v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad834" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette L. Reboud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Dupuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F.A. Toussaint" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Coiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mazet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla J. Seyfullah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Condamine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0889" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wanke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chomicki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. P&#233;rez-Escobar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20507-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Avenant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Kitchener" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. H. Sperling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02869919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schomaker&#8208;bastos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emerling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Teullet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gatesy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Springer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barthe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moraes-Barros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tilak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wanke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zelvelder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kergoat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03343948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTG006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zelvelder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Archange Boupoya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Niangadouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-05368790v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Emerling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teullet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gatesy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Springer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael J. Kergoat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Tsuchida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2026.0100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252088v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Juv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weyna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauroua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09425-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Battlay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon T. Hendrickson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas I. Mendez-Reneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Santangelo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Albano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02751-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792049v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890530v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lutgen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magdeleine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266876v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad834" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Coiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mazet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla J. Seyfullah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Condamine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette L. Reboud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Dupuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F.A. Toussaint" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107758" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143738v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wanke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chomicki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. P&#233;rez-Escobar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20507-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Avenant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Kitchener" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63167" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. H. Sperling" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02869919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schomaker&#8208;bastos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13160" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emerling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Teullet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gatesy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Springer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moraes-Barros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tilak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wanke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zelvelder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kergoat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251886v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03343948v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTG006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>